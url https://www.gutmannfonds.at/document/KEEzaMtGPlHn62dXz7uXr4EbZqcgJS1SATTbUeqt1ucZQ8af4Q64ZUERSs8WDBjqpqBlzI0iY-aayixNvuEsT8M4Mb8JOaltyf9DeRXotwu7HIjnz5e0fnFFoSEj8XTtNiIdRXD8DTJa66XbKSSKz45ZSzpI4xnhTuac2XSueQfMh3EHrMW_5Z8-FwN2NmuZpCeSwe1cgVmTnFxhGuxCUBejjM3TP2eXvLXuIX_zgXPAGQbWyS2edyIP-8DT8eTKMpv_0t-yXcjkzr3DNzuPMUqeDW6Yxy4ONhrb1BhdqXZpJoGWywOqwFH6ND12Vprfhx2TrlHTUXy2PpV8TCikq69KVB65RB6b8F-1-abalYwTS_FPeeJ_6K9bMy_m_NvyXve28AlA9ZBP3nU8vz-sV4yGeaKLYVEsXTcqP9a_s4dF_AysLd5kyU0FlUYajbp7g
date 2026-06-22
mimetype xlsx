--- v0 (2026-05-13)
+++ v1 (2026-06-22)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1114"/>
+  <dimension ref="A1:H1139"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -29058,29 +29058,673 @@
       <c r="A1114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1114" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1114" s="1">
         <v>46155</v>
       </c>
       <c r="D1114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1114" s="0">
         <v>10255772.76</v>
       </c>
       <c r="F1114" s="0">
         <v>99.78</v>
       </c>
       <c r="G1114" s="0">
         <v>101.78</v>
       </c>
       <c r="H1114" s="0">
         <v>99.78</v>
       </c>
     </row>
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1115" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1115" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1115" s="0">
+        <v>10280308.38</v>
+      </c>
+      <c r="F1115" s="0">
+        <v>100.02</v>
+      </c>
+      <c r="G1115" s="0">
+        <v>102.03</v>
+      </c>
+      <c r="H1115" s="0">
+        <v>100.02</v>
+      </c>
+    </row>
+    <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1116" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1116" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1116" s="0">
+        <v>10254042.9</v>
+      </c>
+      <c r="F1116" s="0">
+        <v>99.77</v>
+      </c>
+      <c r="G1116" s="0">
+        <v>101.77</v>
+      </c>
+      <c r="H1116" s="0">
+        <v>99.77</v>
+      </c>
+    </row>
+    <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1117" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1117" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1117" s="0">
+        <v>10244202.38</v>
+      </c>
+      <c r="F1117" s="0">
+        <v>99.67</v>
+      </c>
+      <c r="G1117" s="0">
+        <v>101.67</v>
+      </c>
+      <c r="H1117" s="0">
+        <v>99.67</v>
+      </c>
+    </row>
+    <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1118" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1118" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1118" s="0">
+        <v>10234236.55</v>
+      </c>
+      <c r="F1118" s="0">
+        <v>99.57</v>
+      </c>
+      <c r="G1118" s="0">
+        <v>101.57</v>
+      </c>
+      <c r="H1118" s="0">
+        <v>99.57</v>
+      </c>
+    </row>
+    <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1119" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1119" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1119" s="0">
+        <v>10256664.71</v>
+      </c>
+      <c r="F1119" s="0">
+        <v>99.79</v>
+      </c>
+      <c r="G1119" s="0">
+        <v>101.79</v>
+      </c>
+      <c r="H1119" s="0">
+        <v>99.79</v>
+      </c>
+    </row>
+    <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1120" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1120" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1120" s="0">
+        <v>10263916.86</v>
+      </c>
+      <c r="F1120" s="0">
+        <v>99.86</v>
+      </c>
+      <c r="G1120" s="0">
+        <v>101.86</v>
+      </c>
+      <c r="H1120" s="0">
+        <v>99.86</v>
+      </c>
+    </row>
+    <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1121" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1121" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1121" s="0">
+        <v>10312135.5</v>
+      </c>
+      <c r="F1121" s="0">
+        <v>100.33</v>
+      </c>
+      <c r="G1121" s="0">
+        <v>102.34</v>
+      </c>
+      <c r="H1121" s="0">
+        <v>100.33</v>
+      </c>
+    </row>
+    <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1122" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1122" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1122" s="0">
+        <v>10319545.25</v>
+      </c>
+      <c r="F1122" s="0">
+        <v>100.4</v>
+      </c>
+      <c r="G1122" s="0">
+        <v>102.41</v>
+      </c>
+      <c r="H1122" s="0">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1123" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1123" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1123" s="0">
+        <v>10326615.34</v>
+      </c>
+      <c r="F1123" s="0">
+        <v>100.47</v>
+      </c>
+      <c r="G1123" s="0">
+        <v>102.48</v>
+      </c>
+      <c r="H1123" s="0">
+        <v>100.47</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1124" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1124" s="0">
+        <v>10330291.6</v>
+      </c>
+      <c r="F1124" s="0">
+        <v>100.51</v>
+      </c>
+      <c r="G1124" s="0">
+        <v>102.53</v>
+      </c>
+      <c r="H1124" s="0">
+        <v>100.51</v>
+      </c>
+    </row>
+    <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1125" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1125" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1125" s="0">
+        <v>10350914.71</v>
+      </c>
+      <c r="F1125" s="0">
+        <v>100.71</v>
+      </c>
+      <c r="G1125" s="0">
+        <v>102.73</v>
+      </c>
+      <c r="H1125" s="0">
+        <v>100.71</v>
+      </c>
+    </row>
+    <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1126" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1126" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1126" s="0">
+        <v>10331346.07</v>
+      </c>
+      <c r="F1126" s="0">
+        <v>100.52</v>
+      </c>
+      <c r="G1126" s="0">
+        <v>102.54</v>
+      </c>
+      <c r="H1126" s="0">
+        <v>100.52</v>
+      </c>
+    </row>
+    <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1127" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1127" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1127" s="0">
+        <v>10346723.35</v>
+      </c>
+      <c r="F1127" s="0">
+        <v>100.67</v>
+      </c>
+      <c r="G1127" s="0">
+        <v>102.69</v>
+      </c>
+      <c r="H1127" s="0">
+        <v>100.67</v>
+      </c>
+    </row>
+    <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1128" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1128" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1128" s="0">
+        <v>10335819.95</v>
+      </c>
+      <c r="F1128" s="0">
+        <v>100.56</v>
+      </c>
+      <c r="G1128" s="0">
+        <v>102.58</v>
+      </c>
+      <c r="H1128" s="0">
+        <v>100.56</v>
+      </c>
+    </row>
+    <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1129" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1129" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1129" s="0">
+        <v>10336940.68</v>
+      </c>
+      <c r="F1129" s="0">
+        <v>100.57</v>
+      </c>
+      <c r="G1129" s="0">
+        <v>102.59</v>
+      </c>
+      <c r="H1129" s="0">
+        <v>100.57</v>
+      </c>
+    </row>
+    <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1130" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1130" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1130" s="0">
+        <v>10322169.64</v>
+      </c>
+      <c r="F1130" s="0">
+        <v>100.43</v>
+      </c>
+      <c r="G1130" s="0">
+        <v>102.44</v>
+      </c>
+      <c r="H1130" s="0">
+        <v>100.43</v>
+      </c>
+    </row>
+    <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1131" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1131" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1131" s="0">
+        <v>10331686.59</v>
+      </c>
+      <c r="F1131" s="0">
+        <v>100.52</v>
+      </c>
+      <c r="G1131" s="0">
+        <v>102.54</v>
+      </c>
+      <c r="H1131" s="0">
+        <v>100.52</v>
+      </c>
+    </row>
+    <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1132" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1132" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1132" s="0">
+        <v>10323561.1</v>
+      </c>
+      <c r="F1132" s="0">
+        <v>100.44</v>
+      </c>
+      <c r="G1132" s="0">
+        <v>102.45</v>
+      </c>
+      <c r="H1132" s="0">
+        <v>100.44</v>
+      </c>
+    </row>
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1133" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1133" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1133" s="0">
+        <v>10330391.14</v>
+      </c>
+      <c r="F1133" s="0">
+        <v>100.51</v>
+      </c>
+      <c r="G1133" s="0">
+        <v>102.53</v>
+      </c>
+      <c r="H1133" s="0">
+        <v>100.51</v>
+      </c>
+    </row>
+    <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1134" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1134" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1134" s="0">
+        <v>10360317.26</v>
+      </c>
+      <c r="F1134" s="0">
+        <v>100.8</v>
+      </c>
+      <c r="G1134" s="0">
+        <v>102.82</v>
+      </c>
+      <c r="H1134" s="0">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1135" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1135" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1135" s="0">
+        <v>10389274.69</v>
+      </c>
+      <c r="F1135" s="0">
+        <v>101.08</v>
+      </c>
+      <c r="G1135" s="0">
+        <v>103.11</v>
+      </c>
+      <c r="H1135" s="0">
+        <v>101.08</v>
+      </c>
+    </row>
+    <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1136" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1136" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1136" s="0">
+        <v>10395573.79</v>
+      </c>
+      <c r="F1136" s="0">
+        <v>101.14</v>
+      </c>
+      <c r="G1136" s="0">
+        <v>103.17</v>
+      </c>
+      <c r="H1136" s="0">
+        <v>101.14</v>
+      </c>
+    </row>
+    <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1137" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1137" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1137" s="0">
+        <v>10391953.57</v>
+      </c>
+      <c r="F1137" s="0">
+        <v>101.11</v>
+      </c>
+      <c r="G1137" s="0">
+        <v>103.14</v>
+      </c>
+      <c r="H1137" s="0">
+        <v>101.11</v>
+      </c>
+    </row>
+    <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1138" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1138" s="0">
+        <v>10387278.55</v>
+      </c>
+      <c r="F1138" s="0">
+        <v>101.06</v>
+      </c>
+      <c r="G1138" s="0">
+        <v>103.09</v>
+      </c>
+      <c r="H1138" s="0">
+        <v>101.06</v>
+      </c>
+    </row>
+    <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1139" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1139" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1139" s="0">
+        <v>10374576.6</v>
+      </c>
+      <c r="F1139" s="0">
+        <v>100.94</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>