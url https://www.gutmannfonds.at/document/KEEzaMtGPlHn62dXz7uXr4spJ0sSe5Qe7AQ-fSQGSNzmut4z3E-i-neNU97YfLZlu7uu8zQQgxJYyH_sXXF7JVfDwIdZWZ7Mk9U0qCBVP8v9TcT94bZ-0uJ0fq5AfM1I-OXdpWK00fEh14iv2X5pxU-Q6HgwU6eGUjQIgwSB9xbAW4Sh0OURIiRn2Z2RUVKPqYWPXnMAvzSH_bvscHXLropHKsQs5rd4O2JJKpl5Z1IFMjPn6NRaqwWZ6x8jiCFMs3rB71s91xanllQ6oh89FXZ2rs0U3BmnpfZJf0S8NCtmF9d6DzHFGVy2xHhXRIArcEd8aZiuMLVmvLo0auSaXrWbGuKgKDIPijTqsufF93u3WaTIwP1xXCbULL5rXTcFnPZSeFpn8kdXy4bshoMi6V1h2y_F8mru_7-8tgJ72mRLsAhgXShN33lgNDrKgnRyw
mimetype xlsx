--- v0 (2026-05-13)
+++ v1 (2026-05-30)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H152"/>
+  <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4046,29 +4046,289 @@
       <c r="A152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C152" s="1">
         <v>46155</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="0">
         <v>2846461.53</v>
       </c>
       <c r="F152" s="0">
         <v>11.29</v>
       </c>
       <c r="G152" s="0">
         <v>11.75</v>
       </c>
       <c r="H152" s="0">
         <v>11.29</v>
       </c>
     </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" s="0">
+        <v>2882602.16</v>
+      </c>
+      <c r="F153" s="0">
+        <v>11.43</v>
+      </c>
+      <c r="G153" s="0">
+        <v>11.89</v>
+      </c>
+      <c r="H153" s="0">
+        <v>11.43</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E154" s="0">
+        <v>2872252.87</v>
+      </c>
+      <c r="F154" s="0">
+        <v>11.39</v>
+      </c>
+      <c r="G154" s="0">
+        <v>11.85</v>
+      </c>
+      <c r="H154" s="0">
+        <v>11.39</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E155" s="0">
+        <v>2888731.92</v>
+      </c>
+      <c r="F155" s="0">
+        <v>11.46</v>
+      </c>
+      <c r="G155" s="0">
+        <v>11.92</v>
+      </c>
+      <c r="H155" s="0">
+        <v>11.46</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" s="0">
+        <v>2902097.23</v>
+      </c>
+      <c r="F156" s="0">
+        <v>11.51</v>
+      </c>
+      <c r="G156" s="0">
+        <v>11.98</v>
+      </c>
+      <c r="H156" s="0">
+        <v>11.51</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E157" s="0">
+        <v>2904711.98</v>
+      </c>
+      <c r="F157" s="0">
+        <v>11.52</v>
+      </c>
+      <c r="G157" s="0">
+        <v>11.99</v>
+      </c>
+      <c r="H157" s="0">
+        <v>11.52</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E158" s="0">
+        <v>2927175.37</v>
+      </c>
+      <c r="F158" s="0">
+        <v>11.61</v>
+      </c>
+      <c r="G158" s="0">
+        <v>12.08</v>
+      </c>
+      <c r="H158" s="0">
+        <v>11.61</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" s="0">
+        <v>2937845.69</v>
+      </c>
+      <c r="F159" s="0">
+        <v>11.65</v>
+      </c>
+      <c r="G159" s="0">
+        <v>12.12</v>
+      </c>
+      <c r="H159" s="0">
+        <v>11.65</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E160" s="0">
+        <v>2924063.6</v>
+      </c>
+      <c r="F160" s="0">
+        <v>11.6</v>
+      </c>
+      <c r="G160" s="0">
+        <v>12.07</v>
+      </c>
+      <c r="H160" s="0">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" s="0">
+        <v>2911349.32</v>
+      </c>
+      <c r="F161" s="0">
+        <v>11.55</v>
+      </c>
+      <c r="G161" s="0">
+        <v>12.02</v>
+      </c>
+      <c r="H161" s="0">
+        <v>11.55</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E162" s="0">
+        <v>2899714.97</v>
+      </c>
+      <c r="F162" s="0">
+        <v>11.5</v>
+      </c>
+      <c r="G162" s="0">
+        <v>11.96</v>
+      </c>
+      <c r="H162" s="0">
+        <v>11.5</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>