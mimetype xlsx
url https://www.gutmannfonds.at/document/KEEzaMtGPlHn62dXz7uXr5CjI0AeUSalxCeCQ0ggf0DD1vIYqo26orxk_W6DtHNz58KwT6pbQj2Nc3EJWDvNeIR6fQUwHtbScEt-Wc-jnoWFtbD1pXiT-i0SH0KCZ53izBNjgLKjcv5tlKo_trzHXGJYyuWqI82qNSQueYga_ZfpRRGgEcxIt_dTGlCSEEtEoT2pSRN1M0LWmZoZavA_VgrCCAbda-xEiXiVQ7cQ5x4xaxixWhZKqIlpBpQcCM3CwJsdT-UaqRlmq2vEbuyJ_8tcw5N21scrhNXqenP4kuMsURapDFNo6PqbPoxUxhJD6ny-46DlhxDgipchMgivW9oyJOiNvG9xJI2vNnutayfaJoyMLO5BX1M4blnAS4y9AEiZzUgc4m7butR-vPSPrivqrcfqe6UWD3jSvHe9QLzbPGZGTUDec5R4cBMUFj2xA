--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -614,29 +614,809 @@
       <c r="A20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>46155</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="0">
         <v>302447.51</v>
       </c>
       <c r="F20" s="0">
         <v>10.08</v>
       </c>
       <c r="G20" s="0">
         <v>10.59</v>
       </c>
       <c r="H20" s="0">
         <v>10.08</v>
       </c>
     </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="0">
+        <v>305482.05</v>
+      </c>
+      <c r="F21" s="0">
+        <v>10.18</v>
+      </c>
+      <c r="G21" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="H21" s="0">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="0">
+        <v>303625.37</v>
+      </c>
+      <c r="F22" s="0">
+        <v>10.12</v>
+      </c>
+      <c r="G22" s="0">
+        <v>10.63</v>
+      </c>
+      <c r="H22" s="0">
+        <v>10.12</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="0">
+        <v>304553.93</v>
+      </c>
+      <c r="F23" s="0">
+        <v>10.15</v>
+      </c>
+      <c r="G23" s="0">
+        <v>10.66</v>
+      </c>
+      <c r="H23" s="0">
+        <v>10.15</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="0">
+        <v>304364.43</v>
+      </c>
+      <c r="F24" s="0">
+        <v>10.14</v>
+      </c>
+      <c r="G24" s="0">
+        <v>10.65</v>
+      </c>
+      <c r="H24" s="0">
+        <v>10.14</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="0">
+        <v>306162.11</v>
+      </c>
+      <c r="F25" s="0">
+        <v>10.2</v>
+      </c>
+      <c r="G25" s="0">
+        <v>10.71</v>
+      </c>
+      <c r="H25" s="0">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="0">
+        <v>306403.34</v>
+      </c>
+      <c r="F26" s="0">
+        <v>10.21</v>
+      </c>
+      <c r="G26" s="0">
+        <v>10.73</v>
+      </c>
+      <c r="H26" s="0">
+        <v>10.21</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="0">
+        <v>308870.68</v>
+      </c>
+      <c r="F27" s="0">
+        <v>10.29</v>
+      </c>
+      <c r="G27" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="H27" s="0">
+        <v>10.29</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="0">
+        <v>307633.74</v>
+      </c>
+      <c r="F28" s="0">
+        <v>10.25</v>
+      </c>
+      <c r="G28" s="0">
+        <v>10.77</v>
+      </c>
+      <c r="H28" s="0">
+        <v>10.25</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="0">
+        <v>306092.38</v>
+      </c>
+      <c r="F29" s="0">
+        <v>10.2</v>
+      </c>
+      <c r="G29" s="0">
+        <v>10.71</v>
+      </c>
+      <c r="H29" s="0">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="0">
+        <v>305445.07</v>
+      </c>
+      <c r="F30" s="0">
+        <v>10.18</v>
+      </c>
+      <c r="G30" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="H30" s="0">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="0">
+        <v>305487.86</v>
+      </c>
+      <c r="F31" s="0">
+        <v>10.18</v>
+      </c>
+      <c r="G31" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="H31" s="0">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="0">
+        <v>307466.7</v>
+      </c>
+      <c r="F32" s="0">
+        <v>10.24</v>
+      </c>
+      <c r="G32" s="0">
+        <v>10.76</v>
+      </c>
+      <c r="H32" s="0">
+        <v>10.24</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="0">
+        <v>307986.69</v>
+      </c>
+      <c r="F33" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="G33" s="0">
+        <v>10.78</v>
+      </c>
+      <c r="H33" s="0">
+        <v>10.26</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="0">
+        <v>306809.18</v>
+      </c>
+      <c r="F34" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="G34" s="0">
+        <v>10.74</v>
+      </c>
+      <c r="H34" s="0">
+        <v>10.22</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="0">
+        <v>304810.08</v>
+      </c>
+      <c r="F35" s="0">
+        <v>10.16</v>
+      </c>
+      <c r="G35" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="H35" s="0">
+        <v>10.16</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="0">
+        <v>303519.71</v>
+      </c>
+      <c r="F36" s="0">
+        <v>10.11</v>
+      </c>
+      <c r="G36" s="0">
+        <v>10.62</v>
+      </c>
+      <c r="H36" s="0">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="0">
+        <v>301202.47</v>
+      </c>
+      <c r="F37" s="0">
+        <v>10.04</v>
+      </c>
+      <c r="G37" s="0">
+        <v>10.55</v>
+      </c>
+      <c r="H37" s="0">
+        <v>10.04</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="0">
+        <v>300795.29</v>
+      </c>
+      <c r="F38" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="G38" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="H38" s="0">
+        <v>10.02</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="0">
+        <v>302412.96</v>
+      </c>
+      <c r="F39" s="0">
+        <v>10.08</v>
+      </c>
+      <c r="G39" s="0">
+        <v>10.59</v>
+      </c>
+      <c r="H39" s="0">
+        <v>10.08</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="0">
+        <v>305895.9</v>
+      </c>
+      <c r="F40" s="0">
+        <v>10.19</v>
+      </c>
+      <c r="G40" s="0">
+        <v>10.7</v>
+      </c>
+      <c r="H40" s="0">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="0">
+        <v>306121.24</v>
+      </c>
+      <c r="F41" s="0">
+        <v>10.2</v>
+      </c>
+      <c r="G41" s="0">
+        <v>10.71</v>
+      </c>
+      <c r="H41" s="0">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="0">
+        <v>305770.48</v>
+      </c>
+      <c r="F42" s="0">
+        <v>10.19</v>
+      </c>
+      <c r="G42" s="0">
+        <v>10.7</v>
+      </c>
+      <c r="H42" s="0">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="0">
+        <v>305531.6</v>
+      </c>
+      <c r="F43" s="0">
+        <v>10.18</v>
+      </c>
+      <c r="G43" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="H43" s="0">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="0">
+        <v>303189.75</v>
+      </c>
+      <c r="F44" s="0">
+        <v>10.1</v>
+      </c>
+      <c r="G44" s="0">
+        <v>10.61</v>
+      </c>
+      <c r="H44" s="0">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="0">
+        <v>303172.46</v>
+      </c>
+      <c r="F45" s="0">
+        <v>10.1</v>
+      </c>
+      <c r="G45" s="0">
+        <v>10.61</v>
+      </c>
+      <c r="H45" s="0">
+        <v>10.1</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="0">
+        <v>304032.93</v>
+      </c>
+      <c r="F46" s="0">
+        <v>10.13</v>
+      </c>
+      <c r="G46" s="0">
+        <v>10.64</v>
+      </c>
+      <c r="H46" s="0">
+        <v>10.13</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="0">
+        <v>303354.18</v>
+      </c>
+      <c r="F47" s="0">
+        <v>10.11</v>
+      </c>
+      <c r="G47" s="0">
+        <v>10.62</v>
+      </c>
+      <c r="H47" s="0">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="0">
+        <v>302671.38</v>
+      </c>
+      <c r="F48" s="0">
+        <v>10.08</v>
+      </c>
+      <c r="G48" s="0">
+        <v>10.59</v>
+      </c>
+      <c r="H48" s="0">
+        <v>10.08</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="0">
+        <v>302686.33</v>
+      </c>
+      <c r="F49" s="0">
+        <v>10.08</v>
+      </c>
+      <c r="G49" s="0">
+        <v>10.59</v>
+      </c>
+      <c r="H49" s="0">
+        <v>10.08</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" s="1">
+        <v>46202</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="0">
+        <v>301867.64</v>
+      </c>
+      <c r="F50" s="0">
+        <v>10.06</v>
+      </c>
+      <c r="G50" s="0">
+        <v>10.57</v>
+      </c>
+      <c r="H50" s="0">
+        <v>10.06</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>