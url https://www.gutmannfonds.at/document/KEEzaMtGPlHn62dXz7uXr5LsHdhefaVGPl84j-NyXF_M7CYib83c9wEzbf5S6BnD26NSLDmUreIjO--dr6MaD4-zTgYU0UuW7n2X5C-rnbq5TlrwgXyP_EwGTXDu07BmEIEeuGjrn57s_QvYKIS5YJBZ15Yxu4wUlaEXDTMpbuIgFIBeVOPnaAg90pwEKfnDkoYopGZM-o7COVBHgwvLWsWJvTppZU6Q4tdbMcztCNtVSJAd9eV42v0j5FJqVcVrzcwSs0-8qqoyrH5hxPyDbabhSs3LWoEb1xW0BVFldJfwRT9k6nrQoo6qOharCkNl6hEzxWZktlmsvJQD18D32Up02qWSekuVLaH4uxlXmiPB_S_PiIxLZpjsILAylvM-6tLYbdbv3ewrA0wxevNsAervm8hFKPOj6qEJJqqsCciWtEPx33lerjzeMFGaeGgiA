--- v0 (2026-05-13)
+++ v1 (2026-06-25)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1483"/>
+  <dimension ref="A1:H1510"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -38652,29 +38652,731 @@
       <c r="A1483" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1483" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1483" s="1">
         <v>46155</v>
       </c>
       <c r="D1483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1483" s="0">
         <v>6907806.41</v>
       </c>
       <c r="F1483" s="0">
         <v>159.07</v>
       </c>
       <c r="G1483" s="0">
         <v>167.03</v>
       </c>
       <c r="H1483" s="0">
         <v>159.07</v>
       </c>
     </row>
+    <row r="1484">
+      <c r="A1484" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1484" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1484" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1484" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1484" s="0">
+        <v>6886925.69</v>
+      </c>
+      <c r="F1484" s="0">
+        <v>158.59</v>
+      </c>
+      <c r="G1484" s="0">
+        <v>166.52</v>
+      </c>
+      <c r="H1484" s="0">
+        <v>158.59</v>
+      </c>
+    </row>
+    <row r="1485">
+      <c r="A1485" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1485" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1485" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1485" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1485" s="0">
+        <v>7092709.54</v>
+      </c>
+      <c r="F1485" s="0">
+        <v>159.49</v>
+      </c>
+      <c r="G1485" s="0">
+        <v>167.47</v>
+      </c>
+      <c r="H1485" s="0">
+        <v>159.49</v>
+      </c>
+    </row>
+    <row r="1486">
+      <c r="A1486" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1486" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1486" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1486" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1486" s="0">
+        <v>7037327.17</v>
+      </c>
+      <c r="F1486" s="0">
+        <v>158.24</v>
+      </c>
+      <c r="G1486" s="0">
+        <v>166.16</v>
+      </c>
+      <c r="H1486" s="0">
+        <v>158.24</v>
+      </c>
+    </row>
+    <row r="1487">
+      <c r="A1487" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1487" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1487" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1487" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1487" s="0">
+        <v>7019388.69</v>
+      </c>
+      <c r="F1487" s="0">
+        <v>157.84</v>
+      </c>
+      <c r="G1487" s="0">
+        <v>165.74</v>
+      </c>
+      <c r="H1487" s="0">
+        <v>157.84</v>
+      </c>
+    </row>
+    <row r="1488">
+      <c r="A1488" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1488" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1488" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1488" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1488" s="0">
+        <v>7005311.82</v>
+      </c>
+      <c r="F1488" s="0">
+        <v>157.52</v>
+      </c>
+      <c r="G1488" s="0">
+        <v>165.4</v>
+      </c>
+      <c r="H1488" s="0">
+        <v>157.52</v>
+      </c>
+    </row>
+    <row r="1489">
+      <c r="A1489" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1489" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1489" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1489" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1489" s="0">
+        <v>7051933.63</v>
+      </c>
+      <c r="F1489" s="0">
+        <v>158.57</v>
+      </c>
+      <c r="G1489" s="0">
+        <v>166.5</v>
+      </c>
+      <c r="H1489" s="0">
+        <v>158.57</v>
+      </c>
+    </row>
+    <row r="1490">
+      <c r="A1490" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1490" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1490" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1490" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1490" s="0">
+        <v>7096116.83</v>
+      </c>
+      <c r="F1490" s="0">
+        <v>159.57</v>
+      </c>
+      <c r="G1490" s="0">
+        <v>167.55</v>
+      </c>
+      <c r="H1490" s="0">
+        <v>159.57</v>
+      </c>
+    </row>
+    <row r="1491">
+      <c r="A1491" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1491" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1491" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1491" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1491" s="0">
+        <v>7151571.36</v>
+      </c>
+      <c r="F1491" s="0">
+        <v>160.81</v>
+      </c>
+      <c r="G1491" s="0">
+        <v>168.86</v>
+      </c>
+      <c r="H1491" s="0">
+        <v>160.81</v>
+      </c>
+    </row>
+    <row r="1492">
+      <c r="A1492" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1492" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1492" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1492" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1492" s="0">
+        <v>7184958.3</v>
+      </c>
+      <c r="F1492" s="0">
+        <v>161.56</v>
+      </c>
+      <c r="G1492" s="0">
+        <v>169.64</v>
+      </c>
+      <c r="H1492" s="0">
+        <v>161.56</v>
+      </c>
+    </row>
+    <row r="1493">
+      <c r="A1493" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1493" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1493" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1493" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1493" s="0">
+        <v>7186247.28</v>
+      </c>
+      <c r="F1493" s="0">
+        <v>161.59</v>
+      </c>
+      <c r="G1493" s="0">
+        <v>169.67</v>
+      </c>
+      <c r="H1493" s="0">
+        <v>161.59</v>
+      </c>
+    </row>
+    <row r="1494">
+      <c r="A1494" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1494" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1494" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1494" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1494" s="0">
+        <v>7184472.24</v>
+      </c>
+      <c r="F1494" s="0">
+        <v>161.55</v>
+      </c>
+      <c r="G1494" s="0">
+        <v>169.63</v>
+      </c>
+      <c r="H1494" s="0">
+        <v>161.55</v>
+      </c>
+    </row>
+    <row r="1495">
+      <c r="A1495" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1495" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1495" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1495" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1495" s="0">
+        <v>7212427.09</v>
+      </c>
+      <c r="F1495" s="0">
+        <v>162.18</v>
+      </c>
+      <c r="G1495" s="0">
+        <v>170.29</v>
+      </c>
+      <c r="H1495" s="0">
+        <v>162.18</v>
+      </c>
+    </row>
+    <row r="1496">
+      <c r="A1496" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1496" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1496" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1496" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1496" s="0">
+        <v>7236049.17</v>
+      </c>
+      <c r="F1496" s="0">
+        <v>162.71</v>
+      </c>
+      <c r="G1496" s="0">
+        <v>170.85</v>
+      </c>
+      <c r="H1496" s="0">
+        <v>162.71</v>
+      </c>
+    </row>
+    <row r="1497">
+      <c r="A1497" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1497" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1497" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1497" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1497" s="0">
+        <v>7270234.71</v>
+      </c>
+      <c r="F1497" s="0">
+        <v>163.48</v>
+      </c>
+      <c r="G1497" s="0">
+        <v>171.66</v>
+      </c>
+      <c r="H1497" s="0">
+        <v>163.48</v>
+      </c>
+    </row>
+    <row r="1498">
+      <c r="A1498" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1498" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1498" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1498" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1498" s="0">
+        <v>7241263.01</v>
+      </c>
+      <c r="F1498" s="0">
+        <v>162.83</v>
+      </c>
+      <c r="G1498" s="0">
+        <v>170.98</v>
+      </c>
+      <c r="H1498" s="0">
+        <v>162.83</v>
+      </c>
+    </row>
+    <row r="1499">
+      <c r="A1499" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1499" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1499" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1499" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1499" s="0">
+        <v>7168964.79</v>
+      </c>
+      <c r="F1499" s="0">
+        <v>161.2</v>
+      </c>
+      <c r="G1499" s="0">
+        <v>169.26</v>
+      </c>
+      <c r="H1499" s="0">
+        <v>161.2</v>
+      </c>
+    </row>
+    <row r="1500">
+      <c r="A1500" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1500" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1500" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1500" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1500" s="0">
+        <v>7139112.72</v>
+      </c>
+      <c r="F1500" s="0">
+        <v>160.53</v>
+      </c>
+      <c r="G1500" s="0">
+        <v>168.56</v>
+      </c>
+      <c r="H1500" s="0">
+        <v>160.53</v>
+      </c>
+    </row>
+    <row r="1501">
+      <c r="A1501" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1501" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1501" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1501" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1501" s="0">
+        <v>7154827.5</v>
+      </c>
+      <c r="F1501" s="0">
+        <v>160.89</v>
+      </c>
+      <c r="G1501" s="0">
+        <v>168.94</v>
+      </c>
+      <c r="H1501" s="0">
+        <v>160.89</v>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="A1502" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1502" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1502" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1502" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1502" s="0">
+        <v>7101598.78</v>
+      </c>
+      <c r="F1502" s="0">
+        <v>159.69</v>
+      </c>
+      <c r="G1502" s="0">
+        <v>167.68</v>
+      </c>
+      <c r="H1502" s="0">
+        <v>159.69</v>
+      </c>
+    </row>
+    <row r="1503">
+      <c r="A1503" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1503" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1503" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1503" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1503" s="0">
+        <v>7156178.36</v>
+      </c>
+      <c r="F1503" s="0">
+        <v>160.92</v>
+      </c>
+      <c r="G1503" s="0">
+        <v>168.97</v>
+      </c>
+      <c r="H1503" s="0">
+        <v>160.92</v>
+      </c>
+    </row>
+    <row r="1504">
+      <c r="A1504" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1504" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1504" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1504" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1504" s="0">
+        <v>7405551.72</v>
+      </c>
+      <c r="F1504" s="0">
+        <v>162.34</v>
+      </c>
+      <c r="G1504" s="0">
+        <v>170.46</v>
+      </c>
+      <c r="H1504" s="0">
+        <v>162.34</v>
+      </c>
+    </row>
+    <row r="1505">
+      <c r="A1505" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1505" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1505" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1505" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1505" s="0">
+        <v>7471233.42</v>
+      </c>
+      <c r="F1505" s="0">
+        <v>163.78</v>
+      </c>
+      <c r="G1505" s="0">
+        <v>171.97</v>
+      </c>
+      <c r="H1505" s="0">
+        <v>163.78</v>
+      </c>
+    </row>
+    <row r="1506">
+      <c r="A1506" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1506" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1506" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1506" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1506" s="0">
+        <v>7463600</v>
+      </c>
+      <c r="F1506" s="0">
+        <v>163.61</v>
+      </c>
+      <c r="G1506" s="0">
+        <v>171.8</v>
+      </c>
+      <c r="H1506" s="0">
+        <v>163.61</v>
+      </c>
+    </row>
+    <row r="1507">
+      <c r="A1507" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1507" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1507" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1507" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1507" s="0">
+        <v>7468113.24</v>
+      </c>
+      <c r="F1507" s="0">
+        <v>163.71</v>
+      </c>
+      <c r="G1507" s="0">
+        <v>171.9</v>
+      </c>
+      <c r="H1507" s="0">
+        <v>163.71</v>
+      </c>
+    </row>
+    <row r="1508">
+      <c r="A1508" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1508" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1508" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1508" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1508" s="0">
+        <v>7522640.02</v>
+      </c>
+      <c r="F1508" s="0">
+        <v>164.9</v>
+      </c>
+      <c r="G1508" s="0">
+        <v>173.15</v>
+      </c>
+      <c r="H1508" s="0">
+        <v>164.9</v>
+      </c>
+    </row>
+    <row r="1509">
+      <c r="A1509" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1509" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1509" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D1509" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1509" s="0">
+        <v>7511718.44</v>
+      </c>
+      <c r="F1509" s="0">
+        <v>164.66</v>
+      </c>
+      <c r="G1509" s="0">
+        <v>172.9</v>
+      </c>
+      <c r="H1509" s="0">
+        <v>164.66</v>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="A1510" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1510" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1510" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D1510" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1510" s="0">
+        <v>7536464.63</v>
+      </c>
+      <c r="F1510" s="0">
+        <v>165.21</v>
+      </c>
+      <c r="G1510" s="0">
+        <v>173.48</v>
+      </c>
+      <c r="H1510" s="0">
+        <v>165.21</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>