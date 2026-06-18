--- v0 (2026-05-13)
+++ v1 (2026-06-18)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1540"/>
+  <dimension ref="A1:H1563"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -40134,29 +40134,627 @@
       <c r="A1540" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1540" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1540" s="1">
         <v>46155</v>
       </c>
       <c r="D1540" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1540" s="0">
         <v>64002782.31</v>
       </c>
       <c r="F1540" s="0">
         <v>171.89</v>
       </c>
       <c r="G1540" s="0">
         <v>178.77</v>
       </c>
       <c r="H1540" s="0">
         <v>171.89</v>
       </c>
     </row>
+    <row r="1541">
+      <c r="A1541" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1541" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1541" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1541" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1541" s="0">
+        <v>64662066</v>
+      </c>
+      <c r="F1541" s="0">
+        <v>173.52</v>
+      </c>
+      <c r="G1541" s="0">
+        <v>180.47</v>
+      </c>
+      <c r="H1541" s="0">
+        <v>173.52</v>
+      </c>
+    </row>
+    <row r="1542">
+      <c r="A1542" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1542" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1542" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1542" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1542" s="0">
+        <v>64416077.45</v>
+      </c>
+      <c r="F1542" s="0">
+        <v>172.43</v>
+      </c>
+      <c r="G1542" s="0">
+        <v>179.33</v>
+      </c>
+      <c r="H1542" s="0">
+        <v>172.43</v>
+      </c>
+    </row>
+    <row r="1543">
+      <c r="A1543" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1543" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1543" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1543" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1543" s="0">
+        <v>64664397.32</v>
+      </c>
+      <c r="F1543" s="0">
+        <v>173.02</v>
+      </c>
+      <c r="G1543" s="0">
+        <v>179.95</v>
+      </c>
+      <c r="H1543" s="0">
+        <v>173.02</v>
+      </c>
+    </row>
+    <row r="1544">
+      <c r="A1544" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1544" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1544" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1544" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1544" s="0">
+        <v>65108767.72</v>
+      </c>
+      <c r="F1544" s="0">
+        <v>172.87</v>
+      </c>
+      <c r="G1544" s="0">
+        <v>179.79</v>
+      </c>
+      <c r="H1544" s="0">
+        <v>172.87</v>
+      </c>
+    </row>
+    <row r="1545">
+      <c r="A1545" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1545" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1545" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1545" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1545" s="0">
+        <v>65457095.78</v>
+      </c>
+      <c r="F1545" s="0">
+        <v>173.85</v>
+      </c>
+      <c r="G1545" s="0">
+        <v>180.81</v>
+      </c>
+      <c r="H1545" s="0">
+        <v>173.85</v>
+      </c>
+    </row>
+    <row r="1546">
+      <c r="A1546" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1546" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1546" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1546" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1546" s="0">
+        <v>65449545.99</v>
+      </c>
+      <c r="F1546" s="0">
+        <v>173.88</v>
+      </c>
+      <c r="G1546" s="0">
+        <v>180.84</v>
+      </c>
+      <c r="H1546" s="0">
+        <v>173.88</v>
+      </c>
+    </row>
+    <row r="1547">
+      <c r="A1547" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1547" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1547" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1547" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1547" s="0">
+        <v>66042540.65</v>
+      </c>
+      <c r="F1547" s="0">
+        <v>175.84</v>
+      </c>
+      <c r="G1547" s="0">
+        <v>182.88</v>
+      </c>
+      <c r="H1547" s="0">
+        <v>175.84</v>
+      </c>
+    </row>
+    <row r="1548">
+      <c r="A1548" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1548" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1548" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1548" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1548" s="0">
+        <v>65981696.9</v>
+      </c>
+      <c r="F1548" s="0">
+        <v>176.24</v>
+      </c>
+      <c r="G1548" s="0">
+        <v>183.29</v>
+      </c>
+      <c r="H1548" s="0">
+        <v>176.24</v>
+      </c>
+    </row>
+    <row r="1549">
+      <c r="A1549" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1549" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1549" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1549" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1549" s="0">
+        <v>65699955.92</v>
+      </c>
+      <c r="F1549" s="0">
+        <v>175.17</v>
+      </c>
+      <c r="G1549" s="0">
+        <v>182.18</v>
+      </c>
+      <c r="H1549" s="0">
+        <v>175.17</v>
+      </c>
+    </row>
+    <row r="1550">
+      <c r="A1550" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1550" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1550" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1550" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1550" s="0">
+        <v>65661559.6</v>
+      </c>
+      <c r="F1550" s="0">
+        <v>174.33</v>
+      </c>
+      <c r="G1550" s="0">
+        <v>181.31</v>
+      </c>
+      <c r="H1550" s="0">
+        <v>174.33</v>
+      </c>
+    </row>
+    <row r="1551">
+      <c r="A1551" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1551" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1551" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1551" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1551" s="0">
+        <v>66037988.56</v>
+      </c>
+      <c r="F1551" s="0">
+        <v>175.15</v>
+      </c>
+      <c r="G1551" s="0">
+        <v>182.16</v>
+      </c>
+      <c r="H1551" s="0">
+        <v>175.15</v>
+      </c>
+    </row>
+    <row r="1552">
+      <c r="A1552" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1552" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1552" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1552" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1552" s="0">
+        <v>66294075.24</v>
+      </c>
+      <c r="F1552" s="0">
+        <v>175.67</v>
+      </c>
+      <c r="G1552" s="0">
+        <v>182.7</v>
+      </c>
+      <c r="H1552" s="0">
+        <v>175.67</v>
+      </c>
+    </row>
+    <row r="1553">
+      <c r="A1553" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1553" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1553" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1553" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1553" s="0">
+        <v>66858303</v>
+      </c>
+      <c r="F1553" s="0">
+        <v>177.44</v>
+      </c>
+      <c r="G1553" s="0">
+        <v>184.54</v>
+      </c>
+      <c r="H1553" s="0">
+        <v>177.44</v>
+      </c>
+    </row>
+    <row r="1554">
+      <c r="A1554" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1554" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1554" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1554" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1554" s="0">
+        <v>66976889.47</v>
+      </c>
+      <c r="F1554" s="0">
+        <v>178.01</v>
+      </c>
+      <c r="G1554" s="0">
+        <v>185.14</v>
+      </c>
+      <c r="H1554" s="0">
+        <v>178.01</v>
+      </c>
+    </row>
+    <row r="1555">
+      <c r="A1555" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1555" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1555" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1555" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1555" s="0">
+        <v>65505865.31</v>
+      </c>
+      <c r="F1555" s="0">
+        <v>174.23</v>
+      </c>
+      <c r="G1555" s="0">
+        <v>181.2</v>
+      </c>
+      <c r="H1555" s="0">
+        <v>174.23</v>
+      </c>
+    </row>
+    <row r="1556">
+      <c r="A1556" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1556" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1556" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1556" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1556" s="0">
+        <v>65474268.46</v>
+      </c>
+      <c r="F1556" s="0">
+        <v>174.18</v>
+      </c>
+      <c r="G1556" s="0">
+        <v>181.15</v>
+      </c>
+      <c r="H1556" s="0">
+        <v>174.18</v>
+      </c>
+    </row>
+    <row r="1557">
+      <c r="A1557" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1557" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1557" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1557" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1557" s="0">
+        <v>64082591.26</v>
+      </c>
+      <c r="F1557" s="0">
+        <v>173.68</v>
+      </c>
+      <c r="G1557" s="0">
+        <v>180.63</v>
+      </c>
+      <c r="H1557" s="0">
+        <v>173.68</v>
+      </c>
+    </row>
+    <row r="1558">
+      <c r="A1558" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1558" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1558" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1558" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1558" s="0">
+        <v>62774288.9</v>
+      </c>
+      <c r="F1558" s="0">
+        <v>170.53</v>
+      </c>
+      <c r="G1558" s="0">
+        <v>177.36</v>
+      </c>
+      <c r="H1558" s="0">
+        <v>170.53</v>
+      </c>
+    </row>
+    <row r="1559">
+      <c r="A1559" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1559" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1559" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1559" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1559" s="0">
+        <v>63551473.43</v>
+      </c>
+      <c r="F1559" s="0">
+        <v>172.96</v>
+      </c>
+      <c r="G1559" s="0">
+        <v>179.88</v>
+      </c>
+      <c r="H1559" s="0">
+        <v>172.96</v>
+      </c>
+    </row>
+    <row r="1560">
+      <c r="A1560" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1560" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1560" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1560" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1560" s="0">
+        <v>63574111.2</v>
+      </c>
+      <c r="F1560" s="0">
+        <v>173.72</v>
+      </c>
+      <c r="G1560" s="0">
+        <v>180.67</v>
+      </c>
+      <c r="H1560" s="0">
+        <v>173.72</v>
+      </c>
+    </row>
+    <row r="1561">
+      <c r="A1561" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1561" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1561" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1561" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1561" s="0">
+        <v>64243373.77</v>
+      </c>
+      <c r="F1561" s="0">
+        <v>175.61</v>
+      </c>
+      <c r="G1561" s="0">
+        <v>182.64</v>
+      </c>
+      <c r="H1561" s="0">
+        <v>175.61</v>
+      </c>
+    </row>
+    <row r="1562">
+      <c r="A1562" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1562" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1562" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1562" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1562" s="0">
+        <v>64034179.51</v>
+      </c>
+      <c r="F1562" s="0">
+        <v>174.82</v>
+      </c>
+      <c r="G1562" s="0">
+        <v>181.82</v>
+      </c>
+      <c r="H1562" s="0">
+        <v>174.82</v>
+      </c>
+    </row>
+    <row r="1563">
+      <c r="A1563" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1563" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1563" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1563" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1563" s="0">
+        <v>63516110.81</v>
+      </c>
+      <c r="F1563" s="0">
+        <v>173.46</v>
+      </c>
+      <c r="G1563" s="0">
+        <v>180.4</v>
+      </c>
+      <c r="H1563" s="0">
+        <v>173.46</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>