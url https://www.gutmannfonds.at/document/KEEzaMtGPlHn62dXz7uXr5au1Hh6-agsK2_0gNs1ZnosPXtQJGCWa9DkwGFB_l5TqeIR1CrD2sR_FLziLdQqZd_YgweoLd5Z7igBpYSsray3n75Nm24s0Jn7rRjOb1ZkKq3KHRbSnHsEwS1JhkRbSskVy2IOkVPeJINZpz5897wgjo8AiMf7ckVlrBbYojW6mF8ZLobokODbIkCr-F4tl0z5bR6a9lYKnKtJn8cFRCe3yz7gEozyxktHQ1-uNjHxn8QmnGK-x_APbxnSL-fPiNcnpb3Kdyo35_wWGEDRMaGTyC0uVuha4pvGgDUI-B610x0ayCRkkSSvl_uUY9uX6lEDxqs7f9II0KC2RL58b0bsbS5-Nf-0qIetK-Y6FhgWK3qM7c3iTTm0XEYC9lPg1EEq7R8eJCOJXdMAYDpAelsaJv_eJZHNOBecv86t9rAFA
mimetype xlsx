--- v0 (2026-05-13)
+++ v1 (2026-06-29)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H741"/>
+  <dimension ref="A1:H770"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -19360,29 +19360,783 @@
       <c r="A741" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B741" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C741" s="1">
         <v>46155</v>
       </c>
       <c r="D741" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E741" s="0">
         <v>5236834.36</v>
       </c>
       <c r="F741" s="0">
         <v>109.45</v>
       </c>
       <c r="G741" s="0">
         <v>111.64</v>
       </c>
       <c r="H741" s="0">
         <v>109.45</v>
       </c>
     </row>
+    <row r="742">
+      <c r="A742" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B742" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D742" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E742" s="0">
+        <v>5043084.84</v>
+      </c>
+      <c r="F742" s="0">
+        <v>109.41</v>
+      </c>
+      <c r="G742" s="0">
+        <v>111.6</v>
+      </c>
+      <c r="H742" s="0">
+        <v>109.41</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B743" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D743" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E743" s="0">
+        <v>5023803.87</v>
+      </c>
+      <c r="F743" s="0">
+        <v>108.99</v>
+      </c>
+      <c r="G743" s="0">
+        <v>111.17</v>
+      </c>
+      <c r="H743" s="0">
+        <v>108.99</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B744" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D744" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E744" s="0">
+        <v>5023691.4</v>
+      </c>
+      <c r="F744" s="0">
+        <v>108.99</v>
+      </c>
+      <c r="G744" s="0">
+        <v>111.17</v>
+      </c>
+      <c r="H744" s="0">
+        <v>108.99</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B745" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D745" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E745" s="0">
+        <v>5012642.98</v>
+      </c>
+      <c r="F745" s="0">
+        <v>108.75</v>
+      </c>
+      <c r="G745" s="0">
+        <v>110.93</v>
+      </c>
+      <c r="H745" s="0">
+        <v>108.75</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B746" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D746" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E746" s="0">
+        <v>5031237.8</v>
+      </c>
+      <c r="F746" s="0">
+        <v>109.15</v>
+      </c>
+      <c r="G746" s="0">
+        <v>111.34</v>
+      </c>
+      <c r="H746" s="0">
+        <v>109.15</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B747" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D747" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E747" s="0">
+        <v>4989284.69</v>
+      </c>
+      <c r="F747" s="0">
+        <v>109.17</v>
+      </c>
+      <c r="G747" s="0">
+        <v>111.36</v>
+      </c>
+      <c r="H747" s="0">
+        <v>109.17</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B748" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D748" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E748" s="0">
+        <v>4987653.04</v>
+      </c>
+      <c r="F748" s="0">
+        <v>109.14</v>
+      </c>
+      <c r="G748" s="0">
+        <v>111.33</v>
+      </c>
+      <c r="H748" s="0">
+        <v>109.14</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B749" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D749" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E749" s="0">
+        <v>5002419.24</v>
+      </c>
+      <c r="F749" s="0">
+        <v>109.46</v>
+      </c>
+      <c r="G749" s="0">
+        <v>111.65</v>
+      </c>
+      <c r="H749" s="0">
+        <v>109.46</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B750" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D750" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E750" s="0">
+        <v>5004025.99</v>
+      </c>
+      <c r="F750" s="0">
+        <v>109.49</v>
+      </c>
+      <c r="G750" s="0">
+        <v>111.68</v>
+      </c>
+      <c r="H750" s="0">
+        <v>109.49</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B751" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D751" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E751" s="0">
+        <v>5009490</v>
+      </c>
+      <c r="F751" s="0">
+        <v>109.61</v>
+      </c>
+      <c r="G751" s="0">
+        <v>111.81</v>
+      </c>
+      <c r="H751" s="0">
+        <v>109.61</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B752" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D752" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E752" s="0">
+        <v>5014848.5</v>
+      </c>
+      <c r="F752" s="0">
+        <v>109.73</v>
+      </c>
+      <c r="G752" s="0">
+        <v>111.93</v>
+      </c>
+      <c r="H752" s="0">
+        <v>109.73</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B753" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D753" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E753" s="0">
+        <v>5009614.26</v>
+      </c>
+      <c r="F753" s="0">
+        <v>109.62</v>
+      </c>
+      <c r="G753" s="0">
+        <v>111.82</v>
+      </c>
+      <c r="H753" s="0">
+        <v>109.62</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B754" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D754" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E754" s="0">
+        <v>5010397.04</v>
+      </c>
+      <c r="F754" s="0">
+        <v>109.63</v>
+      </c>
+      <c r="G754" s="0">
+        <v>111.83</v>
+      </c>
+      <c r="H754" s="0">
+        <v>109.63</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B755" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D755" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E755" s="0">
+        <v>5008073.68</v>
+      </c>
+      <c r="F755" s="0">
+        <v>109.58</v>
+      </c>
+      <c r="G755" s="0">
+        <v>111.78</v>
+      </c>
+      <c r="H755" s="0">
+        <v>109.58</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B756" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D756" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E756" s="0">
+        <v>4991232.05</v>
+      </c>
+      <c r="F756" s="0">
+        <v>109.21</v>
+      </c>
+      <c r="G756" s="0">
+        <v>111.4</v>
+      </c>
+      <c r="H756" s="0">
+        <v>109.21</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B757" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D757" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E757" s="0">
+        <v>4989126.04</v>
+      </c>
+      <c r="F757" s="0">
+        <v>109.17</v>
+      </c>
+      <c r="G757" s="0">
+        <v>111.36</v>
+      </c>
+      <c r="H757" s="0">
+        <v>109.17</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B758" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D758" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E758" s="0">
+        <v>4996576.18</v>
+      </c>
+      <c r="F758" s="0">
+        <v>109.33</v>
+      </c>
+      <c r="G758" s="0">
+        <v>111.52</v>
+      </c>
+      <c r="H758" s="0">
+        <v>109.33</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B759" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D759" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E759" s="0">
+        <v>4994622.51</v>
+      </c>
+      <c r="F759" s="0">
+        <v>109.29</v>
+      </c>
+      <c r="G759" s="0">
+        <v>111.48</v>
+      </c>
+      <c r="H759" s="0">
+        <v>109.29</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B760" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D760" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E760" s="0">
+        <v>5013261.95</v>
+      </c>
+      <c r="F760" s="0">
+        <v>109.7</v>
+      </c>
+      <c r="G760" s="0">
+        <v>111.9</v>
+      </c>
+      <c r="H760" s="0">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B761" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D761" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E761" s="0">
+        <v>5009532.71</v>
+      </c>
+      <c r="F761" s="0">
+        <v>109.61</v>
+      </c>
+      <c r="G761" s="0">
+        <v>111.81</v>
+      </c>
+      <c r="H761" s="0">
+        <v>109.61</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B762" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D762" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E762" s="0">
+        <v>5013968.78</v>
+      </c>
+      <c r="F762" s="0">
+        <v>109.71</v>
+      </c>
+      <c r="G762" s="0">
+        <v>111.91</v>
+      </c>
+      <c r="H762" s="0">
+        <v>109.71</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B763" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D763" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E763" s="0">
+        <v>5019370.67</v>
+      </c>
+      <c r="F763" s="0">
+        <v>109.83</v>
+      </c>
+      <c r="G763" s="0">
+        <v>112.03</v>
+      </c>
+      <c r="H763" s="0">
+        <v>109.83</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B764" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D764" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E764" s="0">
+        <v>4998776.95</v>
+      </c>
+      <c r="F764" s="0">
+        <v>109.38</v>
+      </c>
+      <c r="G764" s="0">
+        <v>111.57</v>
+      </c>
+      <c r="H764" s="0">
+        <v>109.38</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B765" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D765" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E765" s="0">
+        <v>5008095.95</v>
+      </c>
+      <c r="F765" s="0">
+        <v>109.58</v>
+      </c>
+      <c r="G765" s="0">
+        <v>111.78</v>
+      </c>
+      <c r="H765" s="0">
+        <v>109.58</v>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B766" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D766" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E766" s="0">
+        <v>5009284.52</v>
+      </c>
+      <c r="F766" s="0">
+        <v>109.61</v>
+      </c>
+      <c r="G766" s="0">
+        <v>111.81</v>
+      </c>
+      <c r="H766" s="0">
+        <v>109.61</v>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B767" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D767" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E767" s="0">
+        <v>4999117.29</v>
+      </c>
+      <c r="F767" s="0">
+        <v>109.39</v>
+      </c>
+      <c r="G767" s="0">
+        <v>111.58</v>
+      </c>
+      <c r="H767" s="0">
+        <v>109.39</v>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B768" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D768" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E768" s="0">
+        <v>5004365.46</v>
+      </c>
+      <c r="F768" s="0">
+        <v>109.5</v>
+      </c>
+      <c r="G768" s="0">
+        <v>111.69</v>
+      </c>
+      <c r="H768" s="0">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B769" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D769" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E769" s="0">
+        <v>5019700.17</v>
+      </c>
+      <c r="F769" s="0">
+        <v>109.84</v>
+      </c>
+      <c r="G769" s="0">
+        <v>112.04</v>
+      </c>
+      <c r="H769" s="0">
+        <v>109.84</v>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B770" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D770" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E770" s="0">
+        <v>5022849.44</v>
+      </c>
+      <c r="F770" s="0">
+        <v>109.91</v>
+      </c>
+      <c r="G770" s="0">
+        <v>112.11</v>
+      </c>
+      <c r="H770" s="0">
+        <v>109.91</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>