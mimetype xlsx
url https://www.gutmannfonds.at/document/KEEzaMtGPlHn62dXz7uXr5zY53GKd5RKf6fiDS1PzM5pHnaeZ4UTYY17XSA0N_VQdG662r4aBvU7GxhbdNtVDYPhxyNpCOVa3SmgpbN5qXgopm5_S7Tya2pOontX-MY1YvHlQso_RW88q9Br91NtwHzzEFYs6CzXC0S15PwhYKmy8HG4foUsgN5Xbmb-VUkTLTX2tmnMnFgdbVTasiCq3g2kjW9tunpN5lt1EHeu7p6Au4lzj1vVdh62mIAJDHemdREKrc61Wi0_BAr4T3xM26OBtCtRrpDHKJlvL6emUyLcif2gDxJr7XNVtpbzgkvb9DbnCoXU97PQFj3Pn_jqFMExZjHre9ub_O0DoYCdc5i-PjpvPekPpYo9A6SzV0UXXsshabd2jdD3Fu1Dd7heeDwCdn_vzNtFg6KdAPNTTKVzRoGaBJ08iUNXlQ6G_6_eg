--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H152"/>
+  <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -4046,29 +4046,783 @@
       <c r="A152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C152" s="1">
         <v>46155</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="0">
         <v>1215832.18</v>
       </c>
       <c r="F152" s="0">
         <v>11.28</v>
       </c>
       <c r="G152" s="0">
         <v>11.74</v>
       </c>
       <c r="H152" s="0">
         <v>11.28</v>
       </c>
     </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E153" s="0">
+        <v>1231269.22</v>
+      </c>
+      <c r="F153" s="0">
+        <v>11.43</v>
+      </c>
+      <c r="G153" s="0">
+        <v>11.89</v>
+      </c>
+      <c r="H153" s="0">
+        <v>11.43</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E154" s="0">
+        <v>1226848.64</v>
+      </c>
+      <c r="F154" s="0">
+        <v>11.39</v>
+      </c>
+      <c r="G154" s="0">
+        <v>11.85</v>
+      </c>
+      <c r="H154" s="0">
+        <v>11.39</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E155" s="0">
+        <v>1233887.47</v>
+      </c>
+      <c r="F155" s="0">
+        <v>11.45</v>
+      </c>
+      <c r="G155" s="0">
+        <v>11.91</v>
+      </c>
+      <c r="H155" s="0">
+        <v>11.45</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" s="0">
+        <v>1239596.31</v>
+      </c>
+      <c r="F156" s="0">
+        <v>11.5</v>
+      </c>
+      <c r="G156" s="0">
+        <v>11.96</v>
+      </c>
+      <c r="H156" s="0">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E157" s="0">
+        <v>1240713.16</v>
+      </c>
+      <c r="F157" s="0">
+        <v>11.52</v>
+      </c>
+      <c r="G157" s="0">
+        <v>11.99</v>
+      </c>
+      <c r="H157" s="0">
+        <v>11.52</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E158" s="0">
+        <v>1250308.13</v>
+      </c>
+      <c r="F158" s="0">
+        <v>11.6</v>
+      </c>
+      <c r="G158" s="0">
+        <v>12.07</v>
+      </c>
+      <c r="H158" s="0">
+        <v>11.6</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" s="0">
+        <v>1254865.83</v>
+      </c>
+      <c r="F159" s="0">
+        <v>11.65</v>
+      </c>
+      <c r="G159" s="0">
+        <v>12.12</v>
+      </c>
+      <c r="H159" s="0">
+        <v>11.65</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E160" s="0">
+        <v>1248978.99</v>
+      </c>
+      <c r="F160" s="0">
+        <v>11.59</v>
+      </c>
+      <c r="G160" s="0">
+        <v>12.06</v>
+      </c>
+      <c r="H160" s="0">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" s="0">
+        <v>1243548.22</v>
+      </c>
+      <c r="F161" s="0">
+        <v>11.54</v>
+      </c>
+      <c r="G161" s="0">
+        <v>12.01</v>
+      </c>
+      <c r="H161" s="0">
+        <v>11.54</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E162" s="0">
+        <v>1238578.76</v>
+      </c>
+      <c r="F162" s="0">
+        <v>11.5</v>
+      </c>
+      <c r="G162" s="0">
+        <v>11.96</v>
+      </c>
+      <c r="H162" s="0">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E163" s="0">
+        <v>1237316.76</v>
+      </c>
+      <c r="F163" s="0">
+        <v>11.48</v>
+      </c>
+      <c r="G163" s="0">
+        <v>11.94</v>
+      </c>
+      <c r="H163" s="0">
+        <v>11.48</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E164" s="0">
+        <v>1234516.03</v>
+      </c>
+      <c r="F164" s="0">
+        <v>11.46</v>
+      </c>
+      <c r="G164" s="0">
+        <v>11.92</v>
+      </c>
+      <c r="H164" s="0">
+        <v>11.46</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E165" s="0">
+        <v>1242770.49</v>
+      </c>
+      <c r="F165" s="0">
+        <v>11.53</v>
+      </c>
+      <c r="G165" s="0">
+        <v>12</v>
+      </c>
+      <c r="H165" s="0">
+        <v>11.53</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E166" s="0">
+        <v>1245882.54</v>
+      </c>
+      <c r="F166" s="0">
+        <v>11.56</v>
+      </c>
+      <c r="G166" s="0">
+        <v>12.03</v>
+      </c>
+      <c r="H166" s="0">
+        <v>11.56</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E167" s="0">
+        <v>1242472.2</v>
+      </c>
+      <c r="F167" s="0">
+        <v>11.53</v>
+      </c>
+      <c r="G167" s="0">
+        <v>12</v>
+      </c>
+      <c r="H167" s="0">
+        <v>11.53</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E168" s="0">
+        <v>1243688.35</v>
+      </c>
+      <c r="F168" s="0">
+        <v>11.54</v>
+      </c>
+      <c r="G168" s="0">
+        <v>12.01</v>
+      </c>
+      <c r="H168" s="0">
+        <v>11.54</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E169" s="0">
+        <v>1240191.52</v>
+      </c>
+      <c r="F169" s="0">
+        <v>11.51</v>
+      </c>
+      <c r="G169" s="0">
+        <v>11.98</v>
+      </c>
+      <c r="H169" s="0">
+        <v>11.51</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E170" s="0">
+        <v>1239323.82</v>
+      </c>
+      <c r="F170" s="0">
+        <v>11.5</v>
+      </c>
+      <c r="G170" s="0">
+        <v>11.96</v>
+      </c>
+      <c r="H170" s="0">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E171" s="0">
+        <v>1251110.3</v>
+      </c>
+      <c r="F171" s="0">
+        <v>11.61</v>
+      </c>
+      <c r="G171" s="0">
+        <v>12.08</v>
+      </c>
+      <c r="H171" s="0">
+        <v>11.61</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E172" s="0">
+        <v>1255184.63</v>
+      </c>
+      <c r="F172" s="0">
+        <v>11.65</v>
+      </c>
+      <c r="G172" s="0">
+        <v>12.12</v>
+      </c>
+      <c r="H172" s="0">
+        <v>11.65</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E173" s="0">
+        <v>1249251.92</v>
+      </c>
+      <c r="F173" s="0">
+        <v>11.59</v>
+      </c>
+      <c r="G173" s="0">
+        <v>12.06</v>
+      </c>
+      <c r="H173" s="0">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E174" s="0">
+        <v>1251636.62</v>
+      </c>
+      <c r="F174" s="0">
+        <v>11.62</v>
+      </c>
+      <c r="G174" s="0">
+        <v>12.09</v>
+      </c>
+      <c r="H174" s="0">
+        <v>11.62</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E175" s="0">
+        <v>1244776.47</v>
+      </c>
+      <c r="F175" s="0">
+        <v>11.55</v>
+      </c>
+      <c r="G175" s="0">
+        <v>12.02</v>
+      </c>
+      <c r="H175" s="0">
+        <v>11.55</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E176" s="0">
+        <v>1243649.17</v>
+      </c>
+      <c r="F176" s="0">
+        <v>11.54</v>
+      </c>
+      <c r="G176" s="0">
+        <v>12.01</v>
+      </c>
+      <c r="H176" s="0">
+        <v>11.54</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E177" s="0">
+        <v>1242170.87</v>
+      </c>
+      <c r="F177" s="0">
+        <v>11.53</v>
+      </c>
+      <c r="G177" s="0">
+        <v>12</v>
+      </c>
+      <c r="H177" s="0">
+        <v>11.53</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E178" s="0">
+        <v>1247378.54</v>
+      </c>
+      <c r="F178" s="0">
+        <v>11.58</v>
+      </c>
+      <c r="G178" s="0">
+        <v>12.05</v>
+      </c>
+      <c r="H178" s="0">
+        <v>11.58</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E179" s="0">
+        <v>1253579.68</v>
+      </c>
+      <c r="F179" s="0">
+        <v>11.63</v>
+      </c>
+      <c r="G179" s="0">
+        <v>12.1</v>
+      </c>
+      <c r="H179" s="0">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E180" s="0">
+        <v>1250741.35</v>
+      </c>
+      <c r="F180" s="0">
+        <v>11.61</v>
+      </c>
+      <c r="G180" s="0">
+        <v>12.08</v>
+      </c>
+      <c r="H180" s="0">
+        <v>11.61</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E181" s="0">
+        <v>1255658.84</v>
+      </c>
+      <c r="F181" s="0">
+        <v>11.65</v>
+      </c>
+      <c r="G181" s="0">
+        <v>12.12</v>
+      </c>
+      <c r="H181" s="0">
+        <v>11.65</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>