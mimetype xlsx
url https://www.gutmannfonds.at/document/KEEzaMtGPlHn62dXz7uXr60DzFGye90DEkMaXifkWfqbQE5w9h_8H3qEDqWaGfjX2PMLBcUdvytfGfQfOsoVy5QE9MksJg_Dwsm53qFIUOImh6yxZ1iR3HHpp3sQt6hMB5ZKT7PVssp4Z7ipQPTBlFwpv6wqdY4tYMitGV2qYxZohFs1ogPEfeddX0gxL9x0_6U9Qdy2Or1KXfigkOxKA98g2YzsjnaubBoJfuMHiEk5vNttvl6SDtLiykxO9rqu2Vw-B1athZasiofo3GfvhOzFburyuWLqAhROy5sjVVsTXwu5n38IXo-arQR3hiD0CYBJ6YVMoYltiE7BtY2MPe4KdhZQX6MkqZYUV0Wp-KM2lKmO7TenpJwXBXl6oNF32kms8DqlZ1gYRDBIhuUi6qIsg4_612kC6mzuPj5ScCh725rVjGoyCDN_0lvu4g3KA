--- v0 (2026-05-13)
+++ v1 (2026-06-18)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1853"/>
+  <dimension ref="A1:H1876"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -48272,29 +48272,627 @@
       <c r="A1853" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1853" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1853" s="1">
         <v>46155</v>
       </c>
       <c r="D1853" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1853" s="0">
         <v>721600.56</v>
       </c>
       <c r="F1853" s="0">
         <v>118.88</v>
       </c>
       <c r="G1853" s="0">
         <v>124.83</v>
       </c>
       <c r="H1853" s="0">
         <v>118.88</v>
       </c>
     </row>
+    <row r="1854">
+      <c r="A1854" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1854" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1854" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1854" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1854" s="0">
+        <v>723467.95</v>
+      </c>
+      <c r="F1854" s="0">
+        <v>119.18</v>
+      </c>
+      <c r="G1854" s="0">
+        <v>125.14</v>
+      </c>
+      <c r="H1854" s="0">
+        <v>119.18</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1855" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1855" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1855" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1855" s="0">
+        <v>720356.48</v>
+      </c>
+      <c r="F1855" s="0">
+        <v>118.67</v>
+      </c>
+      <c r="G1855" s="0">
+        <v>124.61</v>
+      </c>
+      <c r="H1855" s="0">
+        <v>118.67</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1856" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1856" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1856" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1856" s="0">
+        <v>727569.52</v>
+      </c>
+      <c r="F1856" s="0">
+        <v>119.86</v>
+      </c>
+      <c r="G1856" s="0">
+        <v>125.86</v>
+      </c>
+      <c r="H1856" s="0">
+        <v>119.86</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1857" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1857" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1857" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1857" s="0">
+        <v>729500.57</v>
+      </c>
+      <c r="F1857" s="0">
+        <v>120.18</v>
+      </c>
+      <c r="G1857" s="0">
+        <v>126.19</v>
+      </c>
+      <c r="H1857" s="0">
+        <v>120.18</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1858" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1858" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1858" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1858" s="0">
+        <v>732390.56</v>
+      </c>
+      <c r="F1858" s="0">
+        <v>120.65</v>
+      </c>
+      <c r="G1858" s="0">
+        <v>126.69</v>
+      </c>
+      <c r="H1858" s="0">
+        <v>120.65</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1859" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1859" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1859" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1859" s="0">
+        <v>729679.83</v>
+      </c>
+      <c r="F1859" s="0">
+        <v>120.21</v>
+      </c>
+      <c r="G1859" s="0">
+        <v>126.23</v>
+      </c>
+      <c r="H1859" s="0">
+        <v>120.21</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1860" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1860" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1860" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1860" s="0">
+        <v>732369.08</v>
+      </c>
+      <c r="F1860" s="0">
+        <v>120.65</v>
+      </c>
+      <c r="G1860" s="0">
+        <v>126.69</v>
+      </c>
+      <c r="H1860" s="0">
+        <v>120.65</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1861" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1861" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1861" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1861" s="0">
+        <v>730597.43</v>
+      </c>
+      <c r="F1861" s="0">
+        <v>120.36</v>
+      </c>
+      <c r="G1861" s="0">
+        <v>126.38</v>
+      </c>
+      <c r="H1861" s="0">
+        <v>120.36</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1862" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1862" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1862" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1862" s="0">
+        <v>726906.8</v>
+      </c>
+      <c r="F1862" s="0">
+        <v>119.75</v>
+      </c>
+      <c r="G1862" s="0">
+        <v>125.74</v>
+      </c>
+      <c r="H1862" s="0">
+        <v>119.75</v>
+      </c>
+    </row>
+    <row r="1863">
+      <c r="A1863" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1863" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1863" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1863" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1863" s="0">
+        <v>724885.74</v>
+      </c>
+      <c r="F1863" s="0">
+        <v>119.42</v>
+      </c>
+      <c r="G1863" s="0">
+        <v>125.4</v>
+      </c>
+      <c r="H1863" s="0">
+        <v>119.42</v>
+      </c>
+    </row>
+    <row r="1864">
+      <c r="A1864" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1864" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1864" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1864" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1864" s="0">
+        <v>729012.58</v>
+      </c>
+      <c r="F1864" s="0">
+        <v>120.1</v>
+      </c>
+      <c r="G1864" s="0">
+        <v>126.11</v>
+      </c>
+      <c r="H1864" s="0">
+        <v>120.1</v>
+      </c>
+    </row>
+    <row r="1865">
+      <c r="A1865" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1865" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1865" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1865" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1865" s="0">
+        <v>741463.19</v>
+      </c>
+      <c r="F1865" s="0">
+        <v>121.32</v>
+      </c>
+      <c r="G1865" s="0">
+        <v>127.39</v>
+      </c>
+      <c r="H1865" s="0">
+        <v>121.32</v>
+      </c>
+    </row>
+    <row r="1866">
+      <c r="A1866" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1866" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1866" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1866" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1866" s="0">
+        <v>737130.74</v>
+      </c>
+      <c r="F1866" s="0">
+        <v>120.61</v>
+      </c>
+      <c r="G1866" s="0">
+        <v>126.65</v>
+      </c>
+      <c r="H1866" s="0">
+        <v>120.61</v>
+      </c>
+    </row>
+    <row r="1867">
+      <c r="A1867" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1867" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1867" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1867" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1867" s="0">
+        <v>732773.98</v>
+      </c>
+      <c r="F1867" s="0">
+        <v>119.9</v>
+      </c>
+      <c r="G1867" s="0">
+        <v>125.9</v>
+      </c>
+      <c r="H1867" s="0">
+        <v>119.9</v>
+      </c>
+    </row>
+    <row r="1868">
+      <c r="A1868" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1868" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1868" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1868" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1868" s="0">
+        <v>723858.96</v>
+      </c>
+      <c r="F1868" s="0">
+        <v>118.44</v>
+      </c>
+      <c r="G1868" s="0">
+        <v>124.37</v>
+      </c>
+      <c r="H1868" s="0">
+        <v>118.44</v>
+      </c>
+    </row>
+    <row r="1869">
+      <c r="A1869" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1869" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1869" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1869" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1869" s="0">
+        <v>719370.22</v>
+      </c>
+      <c r="F1869" s="0">
+        <v>118.5</v>
+      </c>
+      <c r="G1869" s="0">
+        <v>124.43</v>
+      </c>
+      <c r="H1869" s="0">
+        <v>118.5</v>
+      </c>
+    </row>
+    <row r="1870">
+      <c r="A1870" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1870" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1870" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1870" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1870" s="0">
+        <v>717968.02</v>
+      </c>
+      <c r="F1870" s="0">
+        <v>118.27</v>
+      </c>
+      <c r="G1870" s="0">
+        <v>124.19</v>
+      </c>
+      <c r="H1870" s="0">
+        <v>118.27</v>
+      </c>
+    </row>
+    <row r="1871">
+      <c r="A1871" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1871" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1871" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1871" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1871" s="0">
+        <v>709901.71</v>
+      </c>
+      <c r="F1871" s="0">
+        <v>116.94</v>
+      </c>
+      <c r="G1871" s="0">
+        <v>122.79</v>
+      </c>
+      <c r="H1871" s="0">
+        <v>116.94</v>
+      </c>
+    </row>
+    <row r="1872">
+      <c r="A1872" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1872" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1872" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1872" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1872" s="0">
+        <v>716650.19</v>
+      </c>
+      <c r="F1872" s="0">
+        <v>117.24</v>
+      </c>
+      <c r="G1872" s="0">
+        <v>123.11</v>
+      </c>
+      <c r="H1872" s="0">
+        <v>117.24</v>
+      </c>
+    </row>
+    <row r="1873">
+      <c r="A1873" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1873" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1873" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1873" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1873" s="0">
+        <v>719279.82</v>
+      </c>
+      <c r="F1873" s="0">
+        <v>117.67</v>
+      </c>
+      <c r="G1873" s="0">
+        <v>123.56</v>
+      </c>
+      <c r="H1873" s="0">
+        <v>117.67</v>
+      </c>
+    </row>
+    <row r="1874">
+      <c r="A1874" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1874" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1874" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1874" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1874" s="0">
+        <v>726194.1</v>
+      </c>
+      <c r="F1874" s="0">
+        <v>118.8</v>
+      </c>
+      <c r="G1874" s="0">
+        <v>124.74</v>
+      </c>
+      <c r="H1874" s="0">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="1875">
+      <c r="A1875" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1875" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1875" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1875" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1875" s="0">
+        <v>724834.29</v>
+      </c>
+      <c r="F1875" s="0">
+        <v>118.58</v>
+      </c>
+      <c r="G1875" s="0">
+        <v>124.51</v>
+      </c>
+      <c r="H1875" s="0">
+        <v>118.58</v>
+      </c>
+    </row>
+    <row r="1876">
+      <c r="A1876" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1876" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1876" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1876" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1876" s="0">
+        <v>720455.98</v>
+      </c>
+      <c r="F1876" s="0">
+        <v>117.86</v>
+      </c>
+      <c r="G1876" s="0">
+        <v>123.76</v>
+      </c>
+      <c r="H1876" s="0">
+        <v>117.86</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>