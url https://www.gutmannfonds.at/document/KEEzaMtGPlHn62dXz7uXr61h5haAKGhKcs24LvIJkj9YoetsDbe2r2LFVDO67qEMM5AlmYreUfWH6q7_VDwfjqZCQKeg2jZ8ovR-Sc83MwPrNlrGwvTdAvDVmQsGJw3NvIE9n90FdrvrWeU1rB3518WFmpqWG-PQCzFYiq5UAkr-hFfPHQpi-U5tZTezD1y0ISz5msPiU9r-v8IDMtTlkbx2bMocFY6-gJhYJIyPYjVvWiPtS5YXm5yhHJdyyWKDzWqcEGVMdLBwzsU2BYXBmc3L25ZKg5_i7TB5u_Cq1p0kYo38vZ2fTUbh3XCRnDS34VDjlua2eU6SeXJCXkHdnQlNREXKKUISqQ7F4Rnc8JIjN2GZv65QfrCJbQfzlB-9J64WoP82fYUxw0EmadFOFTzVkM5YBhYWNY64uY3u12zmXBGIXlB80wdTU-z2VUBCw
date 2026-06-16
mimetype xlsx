--- v0 (2026-05-13)
+++ v1 (2026-06-16)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1490"/>
+  <dimension ref="A1:H1511"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -38834,29 +38834,575 @@
       <c r="A1490" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1490" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1490" s="1">
         <v>46155</v>
       </c>
       <c r="D1490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1490" s="0">
         <v>9202724.64</v>
       </c>
       <c r="F1490" s="0">
         <v>1062.67</v>
       </c>
       <c r="G1490" s="0">
         <v>1067.99</v>
       </c>
       <c r="H1490" s="0">
         <v>1062.67</v>
       </c>
     </row>
+    <row r="1491">
+      <c r="A1491" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1491" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1491" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1491" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1491" s="0">
+        <v>9205770.81</v>
+      </c>
+      <c r="F1491" s="0">
+        <v>1063.02</v>
+      </c>
+      <c r="G1491" s="0">
+        <v>1068.34</v>
+      </c>
+      <c r="H1491" s="0">
+        <v>1063.02</v>
+      </c>
+    </row>
+    <row r="1492">
+      <c r="A1492" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1492" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1492" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1492" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1492" s="0">
+        <v>9205572.17</v>
+      </c>
+      <c r="F1492" s="0">
+        <v>1062.99</v>
+      </c>
+      <c r="G1492" s="0">
+        <v>1068.31</v>
+      </c>
+      <c r="H1492" s="0">
+        <v>1062.99</v>
+      </c>
+    </row>
+    <row r="1493">
+      <c r="A1493" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1493" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1493" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1493" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1493" s="0">
+        <v>9206633.85</v>
+      </c>
+      <c r="F1493" s="0">
+        <v>1063.12</v>
+      </c>
+      <c r="G1493" s="0">
+        <v>1068.44</v>
+      </c>
+      <c r="H1493" s="0">
+        <v>1063.12</v>
+      </c>
+    </row>
+    <row r="1494">
+      <c r="A1494" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1494" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1494" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1494" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1494" s="0">
+        <v>9206910.01</v>
+      </c>
+      <c r="F1494" s="0">
+        <v>1063.15</v>
+      </c>
+      <c r="G1494" s="0">
+        <v>1068.47</v>
+      </c>
+      <c r="H1494" s="0">
+        <v>1063.15</v>
+      </c>
+    </row>
+    <row r="1495">
+      <c r="A1495" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1495" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1495" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1495" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1495" s="0">
+        <v>8555671.37</v>
+      </c>
+      <c r="F1495" s="0">
+        <v>1063.47</v>
+      </c>
+      <c r="G1495" s="0">
+        <v>1068.79</v>
+      </c>
+      <c r="H1495" s="0">
+        <v>1063.47</v>
+      </c>
+    </row>
+    <row r="1496">
+      <c r="A1496" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1496" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1496" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1496" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1496" s="0">
+        <v>8555918.23</v>
+      </c>
+      <c r="F1496" s="0">
+        <v>1063.5</v>
+      </c>
+      <c r="G1496" s="0">
+        <v>1068.82</v>
+      </c>
+      <c r="H1496" s="0">
+        <v>1063.5</v>
+      </c>
+    </row>
+    <row r="1497">
+      <c r="A1497" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1497" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1497" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1497" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1497" s="0">
+        <v>8560719.55</v>
+      </c>
+      <c r="F1497" s="0">
+        <v>1064.1</v>
+      </c>
+      <c r="G1497" s="0">
+        <v>1069.43</v>
+      </c>
+      <c r="H1497" s="0">
+        <v>1064.1</v>
+      </c>
+    </row>
+    <row r="1498">
+      <c r="A1498" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1498" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1498" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1498" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1498" s="0">
+        <v>8559905.32</v>
+      </c>
+      <c r="F1498" s="0">
+        <v>1064</v>
+      </c>
+      <c r="G1498" s="0">
+        <v>1069.32</v>
+      </c>
+      <c r="H1498" s="0">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="1499">
+      <c r="A1499" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1499" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1499" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1499" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1499" s="0">
+        <v>8560107.11</v>
+      </c>
+      <c r="F1499" s="0">
+        <v>1064.02</v>
+      </c>
+      <c r="G1499" s="0">
+        <v>1069.35</v>
+      </c>
+      <c r="H1499" s="0">
+        <v>1064.02</v>
+      </c>
+    </row>
+    <row r="1500">
+      <c r="A1500" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1500" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1500" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1500" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1500" s="0">
+        <v>8561710.44</v>
+      </c>
+      <c r="F1500" s="0">
+        <v>1064.22</v>
+      </c>
+      <c r="G1500" s="0">
+        <v>1069.55</v>
+      </c>
+      <c r="H1500" s="0">
+        <v>1064.22</v>
+      </c>
+    </row>
+    <row r="1501">
+      <c r="A1501" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1501" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1501" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1501" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1501" s="0">
+        <v>8563027.8</v>
+      </c>
+      <c r="F1501" s="0">
+        <v>1064.39</v>
+      </c>
+      <c r="G1501" s="0">
+        <v>1069.72</v>
+      </c>
+      <c r="H1501" s="0">
+        <v>1064.39</v>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="A1502" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1502" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1502" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1502" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1502" s="0">
+        <v>8561742.5</v>
+      </c>
+      <c r="F1502" s="0">
+        <v>1064.23</v>
+      </c>
+      <c r="G1502" s="0">
+        <v>1069.56</v>
+      </c>
+      <c r="H1502" s="0">
+        <v>1064.23</v>
+      </c>
+    </row>
+    <row r="1503">
+      <c r="A1503" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1503" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1503" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1503" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1503" s="0">
+        <v>8561979.95</v>
+      </c>
+      <c r="F1503" s="0">
+        <v>1064.26</v>
+      </c>
+      <c r="G1503" s="0">
+        <v>1069.59</v>
+      </c>
+      <c r="H1503" s="0">
+        <v>1064.26</v>
+      </c>
+    </row>
+    <row r="1504">
+      <c r="A1504" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1504" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1504" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1504" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1504" s="0">
+        <v>8536191</v>
+      </c>
+      <c r="F1504" s="0">
+        <v>1064.36</v>
+      </c>
+      <c r="G1504" s="0">
+        <v>1069.69</v>
+      </c>
+      <c r="H1504" s="0">
+        <v>1064.36</v>
+      </c>
+    </row>
+    <row r="1505">
+      <c r="A1505" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1505" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1505" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1505" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1505" s="0">
+        <v>8537467.9</v>
+      </c>
+      <c r="F1505" s="0">
+        <v>1064.52</v>
+      </c>
+      <c r="G1505" s="0">
+        <v>1069.85</v>
+      </c>
+      <c r="H1505" s="0">
+        <v>1064.52</v>
+      </c>
+    </row>
+    <row r="1506">
+      <c r="A1506" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1506" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1506" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1506" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1506" s="0">
+        <v>8510654.92</v>
+      </c>
+      <c r="F1506" s="0">
+        <v>1064.49</v>
+      </c>
+      <c r="G1506" s="0">
+        <v>1069.82</v>
+      </c>
+      <c r="H1506" s="0">
+        <v>1064.49</v>
+      </c>
+    </row>
+    <row r="1507">
+      <c r="A1507" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1507" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1507" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1507" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1507" s="0">
+        <v>8511795.8</v>
+      </c>
+      <c r="F1507" s="0">
+        <v>1064.63</v>
+      </c>
+      <c r="G1507" s="0">
+        <v>1069.96</v>
+      </c>
+      <c r="H1507" s="0">
+        <v>1064.63</v>
+      </c>
+    </row>
+    <row r="1508">
+      <c r="A1508" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1508" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1508" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1508" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1508" s="0">
+        <v>8460396.38</v>
+      </c>
+      <c r="F1508" s="0">
+        <v>1064.6</v>
+      </c>
+      <c r="G1508" s="0">
+        <v>1069.93</v>
+      </c>
+      <c r="H1508" s="0">
+        <v>1064.6</v>
+      </c>
+    </row>
+    <row r="1509">
+      <c r="A1509" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1509" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1509" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1509" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1509" s="0">
+        <v>8393060.28</v>
+      </c>
+      <c r="F1509" s="0">
+        <v>1064.83</v>
+      </c>
+      <c r="G1509" s="0">
+        <v>1070.16</v>
+      </c>
+      <c r="H1509" s="0">
+        <v>1064.83</v>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="A1510" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1510" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1510" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1510" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1510" s="0">
+        <v>8395067.48</v>
+      </c>
+      <c r="F1510" s="0">
+        <v>1065.09</v>
+      </c>
+      <c r="G1510" s="0">
+        <v>1070.42</v>
+      </c>
+      <c r="H1510" s="0">
+        <v>1065.09</v>
+      </c>
+    </row>
+    <row r="1511">
+      <c r="A1511" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1511" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1511" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1511" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1511" s="0">
+        <v>8396512.03</v>
+      </c>
+      <c r="F1511" s="0">
+        <v>1065.27</v>
+      </c>
+      <c r="G1511" s="0">
+        <v>1070.6</v>
+      </c>
+      <c r="H1511" s="0">
+        <v>1065.27</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>