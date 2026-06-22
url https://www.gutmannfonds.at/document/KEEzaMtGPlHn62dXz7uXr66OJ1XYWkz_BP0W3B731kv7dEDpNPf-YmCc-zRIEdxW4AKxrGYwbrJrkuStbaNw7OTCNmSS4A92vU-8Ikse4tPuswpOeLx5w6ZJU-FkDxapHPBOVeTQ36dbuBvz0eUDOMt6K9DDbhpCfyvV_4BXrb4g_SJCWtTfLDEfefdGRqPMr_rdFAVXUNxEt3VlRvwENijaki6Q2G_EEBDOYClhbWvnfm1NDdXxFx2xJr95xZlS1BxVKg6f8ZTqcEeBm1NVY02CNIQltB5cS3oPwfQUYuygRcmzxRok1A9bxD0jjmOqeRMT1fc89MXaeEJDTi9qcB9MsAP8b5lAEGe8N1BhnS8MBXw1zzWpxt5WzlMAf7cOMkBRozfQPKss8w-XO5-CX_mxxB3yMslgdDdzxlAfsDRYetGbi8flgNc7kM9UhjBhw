--- v0 (2026-05-13)
+++ v1 (2026-06-22)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1031"/>
+  <dimension ref="A1:H1055"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -26900,29 +26900,653 @@
       <c r="A1031" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1031" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1031" s="1">
         <v>46155</v>
       </c>
       <c r="D1031" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1031" s="0">
         <v>13771264.62</v>
       </c>
       <c r="F1031" s="0">
         <v>136.68</v>
       </c>
       <c r="G1031" s="0">
         <v>143.52</v>
       </c>
       <c r="H1031" s="0">
         <v>136.68</v>
       </c>
     </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1032" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1032" s="0">
+        <v>13894258.48</v>
+      </c>
+      <c r="F1032" s="0">
+        <v>137.91</v>
+      </c>
+      <c r="G1032" s="0">
+        <v>144.81</v>
+      </c>
+      <c r="H1032" s="0">
+        <v>137.91</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1033" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1033" s="0">
+        <v>13592761.14</v>
+      </c>
+      <c r="F1033" s="0">
+        <v>136.99</v>
+      </c>
+      <c r="G1033" s="0">
+        <v>143.84</v>
+      </c>
+      <c r="H1033" s="0">
+        <v>136.99</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1034" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1034" s="0">
+        <v>13663397</v>
+      </c>
+      <c r="F1034" s="0">
+        <v>137.29</v>
+      </c>
+      <c r="G1034" s="0">
+        <v>144.16</v>
+      </c>
+      <c r="H1034" s="0">
+        <v>137.29</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1035" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1035" s="0">
+        <v>13641457.07</v>
+      </c>
+      <c r="F1035" s="0">
+        <v>137.06</v>
+      </c>
+      <c r="G1035" s="0">
+        <v>143.92</v>
+      </c>
+      <c r="H1035" s="0">
+        <v>137.06</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1036" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1036" s="0">
+        <v>13717988.42</v>
+      </c>
+      <c r="F1036" s="0">
+        <v>138.32</v>
+      </c>
+      <c r="G1036" s="0">
+        <v>145.24</v>
+      </c>
+      <c r="H1036" s="0">
+        <v>138.32</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1037" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1037" s="0">
+        <v>13710022.05</v>
+      </c>
+      <c r="F1037" s="0">
+        <v>138.02</v>
+      </c>
+      <c r="G1037" s="0">
+        <v>144.93</v>
+      </c>
+      <c r="H1037" s="0">
+        <v>138.02</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1038" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1038" s="0">
+        <v>13897982.87</v>
+      </c>
+      <c r="F1038" s="0">
+        <v>139.82</v>
+      </c>
+      <c r="G1038" s="0">
+        <v>146.82</v>
+      </c>
+      <c r="H1038" s="0">
+        <v>139.82</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1039" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1039" s="0">
+        <v>13955321.5</v>
+      </c>
+      <c r="F1039" s="0">
+        <v>140.4</v>
+      </c>
+      <c r="G1039" s="0">
+        <v>147.42</v>
+      </c>
+      <c r="H1039" s="0">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1040" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1040" s="0">
+        <v>13720226.54</v>
+      </c>
+      <c r="F1040" s="0">
+        <v>139.57</v>
+      </c>
+      <c r="G1040" s="0">
+        <v>146.55</v>
+      </c>
+      <c r="H1040" s="0">
+        <v>139.57</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1041" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1041" s="0">
+        <v>13598238.91</v>
+      </c>
+      <c r="F1041" s="0">
+        <v>139.07</v>
+      </c>
+      <c r="G1041" s="0">
+        <v>146.03</v>
+      </c>
+      <c r="H1041" s="0">
+        <v>139.07</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1042" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1042" s="0">
+        <v>13679563.61</v>
+      </c>
+      <c r="F1042" s="0">
+        <v>140.51</v>
+      </c>
+      <c r="G1042" s="0">
+        <v>147.54</v>
+      </c>
+      <c r="H1042" s="0">
+        <v>140.51</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1043" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1043" s="0">
+        <v>13791740.85</v>
+      </c>
+      <c r="F1043" s="0">
+        <v>141.66</v>
+      </c>
+      <c r="G1043" s="0">
+        <v>148.75</v>
+      </c>
+      <c r="H1043" s="0">
+        <v>141.66</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1044" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1044" s="0">
+        <v>13932059.14</v>
+      </c>
+      <c r="F1044" s="0">
+        <v>143.28</v>
+      </c>
+      <c r="G1044" s="0">
+        <v>150.45</v>
+      </c>
+      <c r="H1044" s="0">
+        <v>143.28</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1045" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1045" s="0">
+        <v>13889731.11</v>
+      </c>
+      <c r="F1045" s="0">
+        <v>142.91</v>
+      </c>
+      <c r="G1045" s="0">
+        <v>150.06</v>
+      </c>
+      <c r="H1045" s="0">
+        <v>142.91</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1046" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1046" s="0">
+        <v>13548412.59</v>
+      </c>
+      <c r="F1046" s="0">
+        <v>139.53</v>
+      </c>
+      <c r="G1046" s="0">
+        <v>146.51</v>
+      </c>
+      <c r="H1046" s="0">
+        <v>139.53</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1047" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1047" s="0">
+        <v>13582688.6</v>
+      </c>
+      <c r="F1047" s="0">
+        <v>139.88</v>
+      </c>
+      <c r="G1047" s="0">
+        <v>146.88</v>
+      </c>
+      <c r="H1047" s="0">
+        <v>139.88</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1048" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1048" s="0">
+        <v>13535162.02</v>
+      </c>
+      <c r="F1048" s="0">
+        <v>139.39</v>
+      </c>
+      <c r="G1048" s="0">
+        <v>146.36</v>
+      </c>
+      <c r="H1048" s="0">
+        <v>139.39</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1049" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1049" s="0">
+        <v>13288637.83</v>
+      </c>
+      <c r="F1049" s="0">
+        <v>136.85</v>
+      </c>
+      <c r="G1049" s="0">
+        <v>143.7</v>
+      </c>
+      <c r="H1049" s="0">
+        <v>136.85</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1050" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1050" s="0">
+        <v>13492070.96</v>
+      </c>
+      <c r="F1050" s="0">
+        <v>138.89</v>
+      </c>
+      <c r="G1050" s="0">
+        <v>145.84</v>
+      </c>
+      <c r="H1050" s="0">
+        <v>138.89</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1051" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1051" s="0">
+        <v>13567965.67</v>
+      </c>
+      <c r="F1051" s="0">
+        <v>139.67</v>
+      </c>
+      <c r="G1051" s="0">
+        <v>146.66</v>
+      </c>
+      <c r="H1051" s="0">
+        <v>139.67</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1052" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1052" s="0">
+        <v>13336756.76</v>
+      </c>
+      <c r="F1052" s="0">
+        <v>141.37</v>
+      </c>
+      <c r="G1052" s="0">
+        <v>148.44</v>
+      </c>
+      <c r="H1052" s="0">
+        <v>141.37</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1053" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1053" s="0">
+        <v>13273570.37</v>
+      </c>
+      <c r="F1053" s="0">
+        <v>140.78</v>
+      </c>
+      <c r="G1053" s="0">
+        <v>147.82</v>
+      </c>
+      <c r="H1053" s="0">
+        <v>140.78</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1054" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1054" s="0">
+        <v>13177106.12</v>
+      </c>
+      <c r="F1054" s="0">
+        <v>139.75</v>
+      </c>
+      <c r="G1054" s="0">
+        <v>146.74</v>
+      </c>
+      <c r="H1054" s="0">
+        <v>139.75</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1055" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1055" s="0">
+        <v>13301586.92</v>
+      </c>
+      <c r="F1055" s="0">
+        <v>141.11</v>
+      </c>
+      <c r="G1055" s="0">
+        <v>148.17</v>
+      </c>
+      <c r="H1055" s="0">
+        <v>141.11</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>