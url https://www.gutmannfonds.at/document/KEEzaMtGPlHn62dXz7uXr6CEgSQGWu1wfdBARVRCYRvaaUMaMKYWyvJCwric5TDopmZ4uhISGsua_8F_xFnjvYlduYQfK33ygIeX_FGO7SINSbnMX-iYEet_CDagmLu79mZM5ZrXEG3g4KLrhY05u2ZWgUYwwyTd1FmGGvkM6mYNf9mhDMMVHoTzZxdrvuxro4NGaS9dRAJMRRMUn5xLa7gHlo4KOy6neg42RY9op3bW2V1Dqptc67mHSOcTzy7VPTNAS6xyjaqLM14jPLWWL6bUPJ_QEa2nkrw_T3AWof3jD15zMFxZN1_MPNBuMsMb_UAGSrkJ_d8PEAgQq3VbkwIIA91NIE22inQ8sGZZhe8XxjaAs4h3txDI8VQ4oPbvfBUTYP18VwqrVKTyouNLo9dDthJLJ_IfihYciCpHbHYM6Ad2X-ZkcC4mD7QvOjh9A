--- v0 (2026-05-13)
+++ v1 (2026-06-22)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1043"/>
+  <dimension ref="A1:H1067"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -27212,29 +27212,653 @@
       <c r="A1043" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1043" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1043" s="1">
         <v>46155</v>
       </c>
       <c r="D1043" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1043" s="0">
         <v>60132935.94</v>
       </c>
       <c r="F1043" s="0">
         <v>105.1</v>
       </c>
       <c r="G1043" s="0">
         <v>109.31</v>
       </c>
       <c r="H1043" s="0">
         <v>105.1</v>
       </c>
     </row>
+    <row r="1044">
+      <c r="A1044" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1044" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1044" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1044" s="0">
+        <v>61631513.94</v>
+      </c>
+      <c r="F1044" s="0">
+        <v>107.68</v>
+      </c>
+      <c r="G1044" s="0">
+        <v>111.99</v>
+      </c>
+      <c r="H1044" s="0">
+        <v>107.68</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1045" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1045" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1045" s="0">
+        <v>61380552.74</v>
+      </c>
+      <c r="F1045" s="0">
+        <v>107.12</v>
+      </c>
+      <c r="G1045" s="0">
+        <v>111.41</v>
+      </c>
+      <c r="H1045" s="0">
+        <v>107.12</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1046" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1046" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1046" s="0">
+        <v>61720542.66</v>
+      </c>
+      <c r="F1046" s="0">
+        <v>107.71</v>
+      </c>
+      <c r="G1046" s="0">
+        <v>112.02</v>
+      </c>
+      <c r="H1046" s="0">
+        <v>107.71</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1047" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1047" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1047" s="0">
+        <v>61730310.77</v>
+      </c>
+      <c r="F1047" s="0">
+        <v>108.08</v>
+      </c>
+      <c r="G1047" s="0">
+        <v>112.41</v>
+      </c>
+      <c r="H1047" s="0">
+        <v>108.08</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1048" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1048" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1048" s="0">
+        <v>62799629.88</v>
+      </c>
+      <c r="F1048" s="0">
+        <v>109.92</v>
+      </c>
+      <c r="G1048" s="0">
+        <v>114.32</v>
+      </c>
+      <c r="H1048" s="0">
+        <v>109.92</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1049" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1049" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1049" s="0">
+        <v>62103054.47</v>
+      </c>
+      <c r="F1049" s="0">
+        <v>109.99</v>
+      </c>
+      <c r="G1049" s="0">
+        <v>114.39</v>
+      </c>
+      <c r="H1049" s="0">
+        <v>109.99</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1050" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1050" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1050" s="0">
+        <v>63577056.78</v>
+      </c>
+      <c r="F1050" s="0">
+        <v>112.68</v>
+      </c>
+      <c r="G1050" s="0">
+        <v>117.19</v>
+      </c>
+      <c r="H1050" s="0">
+        <v>112.68</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1051" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1051" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1051" s="0">
+        <v>63926124.4</v>
+      </c>
+      <c r="F1051" s="0">
+        <v>113.3</v>
+      </c>
+      <c r="G1051" s="0">
+        <v>117.84</v>
+      </c>
+      <c r="H1051" s="0">
+        <v>113.3</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1052" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1052" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1052" s="0">
+        <v>63085598</v>
+      </c>
+      <c r="F1052" s="0">
+        <v>111.72</v>
+      </c>
+      <c r="G1052" s="0">
+        <v>116.19</v>
+      </c>
+      <c r="H1052" s="0">
+        <v>111.72</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1053" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1053" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1053" s="0">
+        <v>64980790.33</v>
+      </c>
+      <c r="F1053" s="0">
+        <v>114.88</v>
+      </c>
+      <c r="G1053" s="0">
+        <v>119.48</v>
+      </c>
+      <c r="H1053" s="0">
+        <v>114.88</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1054" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1054" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1054" s="0">
+        <v>66711478.97</v>
+      </c>
+      <c r="F1054" s="0">
+        <v>117.86</v>
+      </c>
+      <c r="G1054" s="0">
+        <v>122.58</v>
+      </c>
+      <c r="H1054" s="0">
+        <v>117.86</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1055" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1055" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1055" s="0">
+        <v>69183233.11</v>
+      </c>
+      <c r="F1055" s="0">
+        <v>122.16</v>
+      </c>
+      <c r="G1055" s="0">
+        <v>127.05</v>
+      </c>
+      <c r="H1055" s="0">
+        <v>122.16</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1056" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1056" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1056" s="0">
+        <v>69462050.18</v>
+      </c>
+      <c r="F1056" s="0">
+        <v>122.77</v>
+      </c>
+      <c r="G1056" s="0">
+        <v>127.69</v>
+      </c>
+      <c r="H1056" s="0">
+        <v>122.77</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1057" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1057" s="0">
+        <v>68574927.96</v>
+      </c>
+      <c r="F1057" s="0">
+        <v>121.26</v>
+      </c>
+      <c r="G1057" s="0">
+        <v>126.12</v>
+      </c>
+      <c r="H1057" s="0">
+        <v>121.26</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1058" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1058" s="0">
+        <v>66137630.61</v>
+      </c>
+      <c r="F1058" s="0">
+        <v>116.99</v>
+      </c>
+      <c r="G1058" s="0">
+        <v>121.67</v>
+      </c>
+      <c r="H1058" s="0">
+        <v>116.99</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1059" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1059" s="0">
+        <v>67121551.6</v>
+      </c>
+      <c r="F1059" s="0">
+        <v>117.77</v>
+      </c>
+      <c r="G1059" s="0">
+        <v>122.49</v>
+      </c>
+      <c r="H1059" s="0">
+        <v>117.77</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1060" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1060" s="0">
+        <v>66644172.77</v>
+      </c>
+      <c r="F1060" s="0">
+        <v>117</v>
+      </c>
+      <c r="G1060" s="0">
+        <v>121.68</v>
+      </c>
+      <c r="H1060" s="0">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1061" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1061" s="0">
+        <v>65718435.33</v>
+      </c>
+      <c r="F1061" s="0">
+        <v>115.16</v>
+      </c>
+      <c r="G1061" s="0">
+        <v>119.77</v>
+      </c>
+      <c r="H1061" s="0">
+        <v>115.16</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1062" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1062" s="0">
+        <v>67507978.99</v>
+      </c>
+      <c r="F1062" s="0">
+        <v>118.52</v>
+      </c>
+      <c r="G1062" s="0">
+        <v>123.27</v>
+      </c>
+      <c r="H1062" s="0">
+        <v>118.52</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1063" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1063" s="0">
+        <v>67293824.08</v>
+      </c>
+      <c r="F1063" s="0">
+        <v>118.13</v>
+      </c>
+      <c r="G1063" s="0">
+        <v>122.86</v>
+      </c>
+      <c r="H1063" s="0">
+        <v>118.13</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1064" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1064" s="0">
+        <v>68305351.02</v>
+      </c>
+      <c r="F1064" s="0">
+        <v>119.9</v>
+      </c>
+      <c r="G1064" s="0">
+        <v>124.7</v>
+      </c>
+      <c r="H1064" s="0">
+        <v>119.9</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1065" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1065" s="0">
+        <v>67333062.49</v>
+      </c>
+      <c r="F1065" s="0">
+        <v>118.11</v>
+      </c>
+      <c r="G1065" s="0">
+        <v>122.84</v>
+      </c>
+      <c r="H1065" s="0">
+        <v>118.11</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1066" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1066" s="0">
+        <v>66940809.89</v>
+      </c>
+      <c r="F1066" s="0">
+        <v>117.44</v>
+      </c>
+      <c r="G1066" s="0">
+        <v>122.14</v>
+      </c>
+      <c r="H1066" s="0">
+        <v>117.44</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1067" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1067" s="0">
+        <v>68217763.68</v>
+      </c>
+      <c r="F1067" s="0">
+        <v>119.62</v>
+      </c>
+      <c r="G1067" s="0">
+        <v>124.41</v>
+      </c>
+      <c r="H1067" s="0">
+        <v>119.62</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>