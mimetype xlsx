--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H981"/>
+  <dimension ref="A1:H1011"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -25600,29 +25600,809 @@
       <c r="A981" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B981" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C981" s="1">
         <v>46155</v>
       </c>
       <c r="D981" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E981" s="0">
         <v>412392.96</v>
       </c>
       <c r="F981" s="0">
         <v>168.18</v>
       </c>
       <c r="G981" s="0">
         <v>176.59</v>
       </c>
       <c r="H981" s="0">
         <v>168.18</v>
       </c>
     </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D982" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E982" s="0">
+        <v>417811.98</v>
+      </c>
+      <c r="F982" s="0">
+        <v>170.39</v>
+      </c>
+      <c r="G982" s="0">
+        <v>178.91</v>
+      </c>
+      <c r="H982" s="0">
+        <v>170.39</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D983" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E983" s="0">
+        <v>410711.64</v>
+      </c>
+      <c r="F983" s="0">
+        <v>167.5</v>
+      </c>
+      <c r="G983" s="0">
+        <v>175.88</v>
+      </c>
+      <c r="H983" s="0">
+        <v>167.5</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D984" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E984" s="0">
+        <v>406155.16</v>
+      </c>
+      <c r="F984" s="0">
+        <v>165.64</v>
+      </c>
+      <c r="G984" s="0">
+        <v>173.93</v>
+      </c>
+      <c r="H984" s="0">
+        <v>165.64</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D985" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E985" s="0">
+        <v>406920.56</v>
+      </c>
+      <c r="F985" s="0">
+        <v>165.95</v>
+      </c>
+      <c r="G985" s="0">
+        <v>174.25</v>
+      </c>
+      <c r="H985" s="0">
+        <v>165.95</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D986" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E986" s="0">
+        <v>406573.75</v>
+      </c>
+      <c r="F986" s="0">
+        <v>165.81</v>
+      </c>
+      <c r="G986" s="0">
+        <v>174.11</v>
+      </c>
+      <c r="H986" s="0">
+        <v>165.81</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D987" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E987" s="0">
+        <v>411812.03</v>
+      </c>
+      <c r="F987" s="0">
+        <v>167.94</v>
+      </c>
+      <c r="G987" s="0">
+        <v>176.34</v>
+      </c>
+      <c r="H987" s="0">
+        <v>167.94</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D988" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E988" s="0">
+        <v>417793.51</v>
+      </c>
+      <c r="F988" s="0">
+        <v>170.38</v>
+      </c>
+      <c r="G988" s="0">
+        <v>178.9</v>
+      </c>
+      <c r="H988" s="0">
+        <v>170.38</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D989" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E989" s="0">
+        <v>423283.63</v>
+      </c>
+      <c r="F989" s="0">
+        <v>172.62</v>
+      </c>
+      <c r="G989" s="0">
+        <v>181.26</v>
+      </c>
+      <c r="H989" s="0">
+        <v>172.62</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B990" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D990" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E990" s="0">
+        <v>421321.51</v>
+      </c>
+      <c r="F990" s="0">
+        <v>171.82</v>
+      </c>
+      <c r="G990" s="0">
+        <v>180.42</v>
+      </c>
+      <c r="H990" s="0">
+        <v>171.82</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B991" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D991" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E991" s="0">
+        <v>419927.04</v>
+      </c>
+      <c r="F991" s="0">
+        <v>171.25</v>
+      </c>
+      <c r="G991" s="0">
+        <v>179.82</v>
+      </c>
+      <c r="H991" s="0">
+        <v>171.25</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B992" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D992" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E992" s="0">
+        <v>422641.69</v>
+      </c>
+      <c r="F992" s="0">
+        <v>172.36</v>
+      </c>
+      <c r="G992" s="0">
+        <v>180.98</v>
+      </c>
+      <c r="H992" s="0">
+        <v>172.36</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B993" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D993" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E993" s="0">
+        <v>428399.3</v>
+      </c>
+      <c r="F993" s="0">
+        <v>174.71</v>
+      </c>
+      <c r="G993" s="0">
+        <v>183.45</v>
+      </c>
+      <c r="H993" s="0">
+        <v>174.71</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B994" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D994" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E994" s="0">
+        <v>430917.57</v>
+      </c>
+      <c r="F994" s="0">
+        <v>175.74</v>
+      </c>
+      <c r="G994" s="0">
+        <v>184.53</v>
+      </c>
+      <c r="H994" s="0">
+        <v>175.74</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B995" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D995" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E995" s="0">
+        <v>427902.96</v>
+      </c>
+      <c r="F995" s="0">
+        <v>174.51</v>
+      </c>
+      <c r="G995" s="0">
+        <v>183.24</v>
+      </c>
+      <c r="H995" s="0">
+        <v>174.51</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B996" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D996" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E996" s="0">
+        <v>420537.96</v>
+      </c>
+      <c r="F996" s="0">
+        <v>171.5</v>
+      </c>
+      <c r="G996" s="0">
+        <v>180.08</v>
+      </c>
+      <c r="H996" s="0">
+        <v>171.5</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B997" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D997" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E997" s="0">
+        <v>415311.19</v>
+      </c>
+      <c r="F997" s="0">
+        <v>169.37</v>
+      </c>
+      <c r="G997" s="0">
+        <v>177.84</v>
+      </c>
+      <c r="H997" s="0">
+        <v>169.37</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B998" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D998" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E998" s="0">
+        <v>417106.08</v>
+      </c>
+      <c r="F998" s="0">
+        <v>170.1</v>
+      </c>
+      <c r="G998" s="0">
+        <v>178.61</v>
+      </c>
+      <c r="H998" s="0">
+        <v>170.1</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B999" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D999" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E999" s="0">
+        <v>411718.59</v>
+      </c>
+      <c r="F999" s="0">
+        <v>167.91</v>
+      </c>
+      <c r="G999" s="0">
+        <v>176.31</v>
+      </c>
+      <c r="H999" s="0">
+        <v>167.91</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1000" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1000" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1000" s="0">
+        <v>405866.08</v>
+      </c>
+      <c r="F1000" s="0">
+        <v>169.53</v>
+      </c>
+      <c r="G1000" s="0">
+        <v>178.01</v>
+      </c>
+      <c r="H1000" s="0">
+        <v>169.53</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1001" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1001" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1001" s="0">
+        <v>412306.85</v>
+      </c>
+      <c r="F1001" s="0">
+        <v>172.22</v>
+      </c>
+      <c r="G1001" s="0">
+        <v>180.84</v>
+      </c>
+      <c r="H1001" s="0">
+        <v>172.22</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1002" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1002" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1002" s="0">
+        <v>423251.58</v>
+      </c>
+      <c r="F1002" s="0">
+        <v>176.79</v>
+      </c>
+      <c r="G1002" s="0">
+        <v>185.63</v>
+      </c>
+      <c r="H1002" s="0">
+        <v>176.79</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1003" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1003" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1003" s="0">
+        <v>418509.51</v>
+      </c>
+      <c r="F1003" s="0">
+        <v>174.81</v>
+      </c>
+      <c r="G1003" s="0">
+        <v>183.56</v>
+      </c>
+      <c r="H1003" s="0">
+        <v>174.81</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1004" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1004" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1004" s="0">
+        <v>420569.81</v>
+      </c>
+      <c r="F1004" s="0">
+        <v>175.67</v>
+      </c>
+      <c r="G1004" s="0">
+        <v>184.46</v>
+      </c>
+      <c r="H1004" s="0">
+        <v>175.67</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1005" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1005" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1005" s="0">
+        <v>430901.03</v>
+      </c>
+      <c r="F1005" s="0">
+        <v>179.99</v>
+      </c>
+      <c r="G1005" s="0">
+        <v>188.99</v>
+      </c>
+      <c r="H1005" s="0">
+        <v>179.99</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1006" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1006" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1006" s="0">
+        <v>427799.96</v>
+      </c>
+      <c r="F1006" s="0">
+        <v>178.69</v>
+      </c>
+      <c r="G1006" s="0">
+        <v>187.63</v>
+      </c>
+      <c r="H1006" s="0">
+        <v>178.69</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1007" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D1007" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1007" s="0">
+        <v>432640.41</v>
+      </c>
+      <c r="F1007" s="0">
+        <v>180.71</v>
+      </c>
+      <c r="G1007" s="0">
+        <v>189.75</v>
+      </c>
+      <c r="H1007" s="0">
+        <v>180.71</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1008" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D1008" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1008" s="0">
+        <v>419574.61</v>
+      </c>
+      <c r="F1008" s="0">
+        <v>175.26</v>
+      </c>
+      <c r="G1008" s="0">
+        <v>184.03</v>
+      </c>
+      <c r="H1008" s="0">
+        <v>175.26</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1009" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D1009" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1009" s="0">
+        <v>422183.46</v>
+      </c>
+      <c r="F1009" s="0">
+        <v>176.35</v>
+      </c>
+      <c r="G1009" s="0">
+        <v>185.17</v>
+      </c>
+      <c r="H1009" s="0">
+        <v>176.35</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1010" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D1010" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1010" s="0">
+        <v>423371.91</v>
+      </c>
+      <c r="F1010" s="0">
+        <v>176.84</v>
+      </c>
+      <c r="G1010" s="0">
+        <v>185.69</v>
+      </c>
+      <c r="H1010" s="0">
+        <v>176.84</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1011" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" s="1">
+        <v>46202</v>
+      </c>
+      <c r="D1011" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1011" s="0">
+        <v>417103.41</v>
+      </c>
+      <c r="F1011" s="0">
+        <v>174.22</v>
+      </c>
+      <c r="G1011" s="0">
+        <v>182.94</v>
+      </c>
+      <c r="H1011" s="0">
+        <v>174.22</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>