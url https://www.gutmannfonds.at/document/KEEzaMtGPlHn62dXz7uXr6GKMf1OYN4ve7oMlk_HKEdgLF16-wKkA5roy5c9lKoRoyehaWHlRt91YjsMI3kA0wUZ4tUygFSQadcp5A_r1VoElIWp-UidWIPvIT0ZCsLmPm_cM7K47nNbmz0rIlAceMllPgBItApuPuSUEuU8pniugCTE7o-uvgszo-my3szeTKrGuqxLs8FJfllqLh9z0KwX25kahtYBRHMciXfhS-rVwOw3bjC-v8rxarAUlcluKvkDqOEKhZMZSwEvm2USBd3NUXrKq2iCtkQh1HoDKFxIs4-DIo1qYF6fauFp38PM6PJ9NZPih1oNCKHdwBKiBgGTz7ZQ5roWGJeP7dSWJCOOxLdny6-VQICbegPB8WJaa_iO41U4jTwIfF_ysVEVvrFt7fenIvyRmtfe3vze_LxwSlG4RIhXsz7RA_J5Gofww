--- v0 (2026-05-13)
+++ v1 (2026-06-21)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1019"/>
+  <dimension ref="A1:H1043"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -26588,29 +26588,653 @@
       <c r="A1019" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1019" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1019" s="1">
         <v>46155</v>
       </c>
       <c r="D1019" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1019" s="0">
         <v>2377997.2</v>
       </c>
       <c r="F1019" s="0">
         <v>117.08</v>
       </c>
       <c r="G1019" s="0">
         <v>120.6</v>
       </c>
       <c r="H1019" s="0">
         <v>117.08</v>
       </c>
     </row>
+    <row r="1020">
+      <c r="A1020" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1020" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1020" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1020" s="0">
+        <v>2401935.77</v>
+      </c>
+      <c r="F1020" s="0">
+        <v>118.26</v>
+      </c>
+      <c r="G1020" s="0">
+        <v>121.81</v>
+      </c>
+      <c r="H1020" s="0">
+        <v>118.26</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1021" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1021" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1021" s="0">
+        <v>2399579.95</v>
+      </c>
+      <c r="F1021" s="0">
+        <v>118.14</v>
+      </c>
+      <c r="G1021" s="0">
+        <v>121.69</v>
+      </c>
+      <c r="H1021" s="0">
+        <v>118.14</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1022" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1022" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1022" s="0">
+        <v>2386654.69</v>
+      </c>
+      <c r="F1022" s="0">
+        <v>117.51</v>
+      </c>
+      <c r="G1022" s="0">
+        <v>121.04</v>
+      </c>
+      <c r="H1022" s="0">
+        <v>117.51</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1023" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1023" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1023" s="0">
+        <v>2384668.72</v>
+      </c>
+      <c r="F1023" s="0">
+        <v>117.41</v>
+      </c>
+      <c r="G1023" s="0">
+        <v>120.94</v>
+      </c>
+      <c r="H1023" s="0">
+        <v>117.41</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1024" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1024" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1024" s="0">
+        <v>2391153.04</v>
+      </c>
+      <c r="F1024" s="0">
+        <v>117.73</v>
+      </c>
+      <c r="G1024" s="0">
+        <v>121.27</v>
+      </c>
+      <c r="H1024" s="0">
+        <v>117.73</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1025" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1025" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1025" s="0">
+        <v>2396998.9</v>
+      </c>
+      <c r="F1025" s="0">
+        <v>118.02</v>
+      </c>
+      <c r="G1025" s="0">
+        <v>121.57</v>
+      </c>
+      <c r="H1025" s="0">
+        <v>118.02</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1026" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1026" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1026" s="0">
+        <v>2413552.72</v>
+      </c>
+      <c r="F1026" s="0">
+        <v>118.83</v>
+      </c>
+      <c r="G1026" s="0">
+        <v>122.4</v>
+      </c>
+      <c r="H1026" s="0">
+        <v>118.83</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1027" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1027" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1027" s="0">
+        <v>2416521.58</v>
+      </c>
+      <c r="F1027" s="0">
+        <v>118.98</v>
+      </c>
+      <c r="G1027" s="0">
+        <v>122.55</v>
+      </c>
+      <c r="H1027" s="0">
+        <v>118.98</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1028" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1028" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1028" s="0">
+        <v>2415442.44</v>
+      </c>
+      <c r="F1028" s="0">
+        <v>118.92</v>
+      </c>
+      <c r="G1028" s="0">
+        <v>122.49</v>
+      </c>
+      <c r="H1028" s="0">
+        <v>118.92</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1029" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1029" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1029" s="0">
+        <v>2419221.38</v>
+      </c>
+      <c r="F1029" s="0">
+        <v>119.11</v>
+      </c>
+      <c r="G1029" s="0">
+        <v>122.69</v>
+      </c>
+      <c r="H1029" s="0">
+        <v>119.11</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1030" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1030" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1030" s="0">
+        <v>2423661.03</v>
+      </c>
+      <c r="F1030" s="0">
+        <v>119.33</v>
+      </c>
+      <c r="G1030" s="0">
+        <v>122.91</v>
+      </c>
+      <c r="H1030" s="0">
+        <v>119.33</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1031" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1031" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1031" s="0">
+        <v>2429624</v>
+      </c>
+      <c r="F1031" s="0">
+        <v>119.62</v>
+      </c>
+      <c r="G1031" s="0">
+        <v>123.21</v>
+      </c>
+      <c r="H1031" s="0">
+        <v>119.62</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1032" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1032" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1032" s="0">
+        <v>2431828.62</v>
+      </c>
+      <c r="F1032" s="0">
+        <v>119.73</v>
+      </c>
+      <c r="G1032" s="0">
+        <v>123.33</v>
+      </c>
+      <c r="H1032" s="0">
+        <v>119.73</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1033" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1033" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1033" s="0">
+        <v>2430169.11</v>
+      </c>
+      <c r="F1033" s="0">
+        <v>119.65</v>
+      </c>
+      <c r="G1033" s="0">
+        <v>123.24</v>
+      </c>
+      <c r="H1033" s="0">
+        <v>119.65</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1034" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1034" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1034" s="0">
+        <v>2422189.44</v>
+      </c>
+      <c r="F1034" s="0">
+        <v>119.26</v>
+      </c>
+      <c r="G1034" s="0">
+        <v>122.84</v>
+      </c>
+      <c r="H1034" s="0">
+        <v>119.26</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1035" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1035" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1035" s="0">
+        <v>2407320.04</v>
+      </c>
+      <c r="F1035" s="0">
+        <v>118.52</v>
+      </c>
+      <c r="G1035" s="0">
+        <v>122.08</v>
+      </c>
+      <c r="H1035" s="0">
+        <v>118.52</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1036" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1036" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1036" s="0">
+        <v>2390779.16</v>
+      </c>
+      <c r="F1036" s="0">
+        <v>117.71</v>
+      </c>
+      <c r="G1036" s="0">
+        <v>121.25</v>
+      </c>
+      <c r="H1036" s="0">
+        <v>117.71</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1037" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1037" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1037" s="0">
+        <v>2388379.34</v>
+      </c>
+      <c r="F1037" s="0">
+        <v>117.59</v>
+      </c>
+      <c r="G1037" s="0">
+        <v>121.12</v>
+      </c>
+      <c r="H1037" s="0">
+        <v>117.59</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1038" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1038" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1038" s="0">
+        <v>2382116.45</v>
+      </c>
+      <c r="F1038" s="0">
+        <v>117.28</v>
+      </c>
+      <c r="G1038" s="0">
+        <v>120.8</v>
+      </c>
+      <c r="H1038" s="0">
+        <v>117.28</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1039" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1039" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1039" s="0">
+        <v>2405637.28</v>
+      </c>
+      <c r="F1039" s="0">
+        <v>118.44</v>
+      </c>
+      <c r="G1039" s="0">
+        <v>122</v>
+      </c>
+      <c r="H1039" s="0">
+        <v>118.44</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1040" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1040" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1040" s="0">
+        <v>2421591.86</v>
+      </c>
+      <c r="F1040" s="0">
+        <v>119.23</v>
+      </c>
+      <c r="G1040" s="0">
+        <v>122.81</v>
+      </c>
+      <c r="H1040" s="0">
+        <v>119.23</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1041" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1041" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1041" s="0">
+        <v>2427022.62</v>
+      </c>
+      <c r="F1041" s="0">
+        <v>119.49</v>
+      </c>
+      <c r="G1041" s="0">
+        <v>123.08</v>
+      </c>
+      <c r="H1041" s="0">
+        <v>119.49</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1042" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1042" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1042" s="0">
+        <v>2426274.57</v>
+      </c>
+      <c r="F1042" s="0">
+        <v>119.46</v>
+      </c>
+      <c r="G1042" s="0">
+        <v>123.05</v>
+      </c>
+      <c r="H1042" s="0">
+        <v>119.46</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1043" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1043" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1043" s="0">
+        <v>2425964.6</v>
+      </c>
+      <c r="F1043" s="0">
+        <v>119.44</v>
+      </c>
+      <c r="G1043" s="0">
+        <v>123.03</v>
+      </c>
+      <c r="H1043" s="0">
+        <v>119.44</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>