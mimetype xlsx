--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1833"/>
+  <dimension ref="A1:H1862"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -47752,29 +47752,783 @@
       <c r="A1833" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1833" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1833" s="1">
         <v>46155</v>
       </c>
       <c r="D1833" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1833" s="0">
         <v>1163401.29</v>
       </c>
       <c r="F1833" s="0">
         <v>107.18</v>
       </c>
       <c r="G1833" s="0">
         <v>110.4</v>
       </c>
       <c r="H1833" s="0">
         <v>107.18</v>
       </c>
     </row>
+    <row r="1834">
+      <c r="A1834" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1834" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1834" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1834" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1834" s="0">
+        <v>1166490.71</v>
+      </c>
+      <c r="F1834" s="0">
+        <v>107.46</v>
+      </c>
+      <c r="G1834" s="0">
+        <v>110.69</v>
+      </c>
+      <c r="H1834" s="0">
+        <v>107.46</v>
+      </c>
+    </row>
+    <row r="1835">
+      <c r="A1835" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1835" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1835" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1835" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1835" s="0">
+        <v>1162543.59</v>
+      </c>
+      <c r="F1835" s="0">
+        <v>107.1</v>
+      </c>
+      <c r="G1835" s="0">
+        <v>110.32</v>
+      </c>
+      <c r="H1835" s="0">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="1836">
+      <c r="A1836" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1836" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1836" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1836" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1836" s="0">
+        <v>1166246.1</v>
+      </c>
+      <c r="F1836" s="0">
+        <v>107.36</v>
+      </c>
+      <c r="G1836" s="0">
+        <v>110.59</v>
+      </c>
+      <c r="H1836" s="0">
+        <v>107.36</v>
+      </c>
+    </row>
+    <row r="1837">
+      <c r="A1837" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1837" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1837" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1837" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1837" s="0">
+        <v>1167635.13</v>
+      </c>
+      <c r="F1837" s="0">
+        <v>107.49</v>
+      </c>
+      <c r="G1837" s="0">
+        <v>110.72</v>
+      </c>
+      <c r="H1837" s="0">
+        <v>107.49</v>
+      </c>
+    </row>
+    <row r="1838">
+      <c r="A1838" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1838" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1838" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1838" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1838" s="0">
+        <v>1175453.98</v>
+      </c>
+      <c r="F1838" s="0">
+        <v>107.85</v>
+      </c>
+      <c r="G1838" s="0">
+        <v>111.09</v>
+      </c>
+      <c r="H1838" s="0">
+        <v>107.85</v>
+      </c>
+    </row>
+    <row r="1839">
+      <c r="A1839" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1839" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1839" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1839" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1839" s="0">
+        <v>1174816.22</v>
+      </c>
+      <c r="F1839" s="0">
+        <v>107.79</v>
+      </c>
+      <c r="G1839" s="0">
+        <v>111.03</v>
+      </c>
+      <c r="H1839" s="0">
+        <v>107.79</v>
+      </c>
+    </row>
+    <row r="1840">
+      <c r="A1840" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1840" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1840" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1840" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1840" s="0">
+        <v>1180320.62</v>
+      </c>
+      <c r="F1840" s="0">
+        <v>108.3</v>
+      </c>
+      <c r="G1840" s="0">
+        <v>111.55</v>
+      </c>
+      <c r="H1840" s="0">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="1841">
+      <c r="A1841" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1841" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1841" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1841" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1841" s="0">
+        <v>1177979.52</v>
+      </c>
+      <c r="F1841" s="0">
+        <v>108.08</v>
+      </c>
+      <c r="G1841" s="0">
+        <v>111.33</v>
+      </c>
+      <c r="H1841" s="0">
+        <v>108.08</v>
+      </c>
+    </row>
+    <row r="1842">
+      <c r="A1842" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1842" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1842" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1842" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1842" s="0">
+        <v>1175770.35</v>
+      </c>
+      <c r="F1842" s="0">
+        <v>107.88</v>
+      </c>
+      <c r="G1842" s="0">
+        <v>111.12</v>
+      </c>
+      <c r="H1842" s="0">
+        <v>107.88</v>
+      </c>
+    </row>
+    <row r="1843">
+      <c r="A1843" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1843" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1843" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1843" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1843" s="0">
+        <v>1175581.27</v>
+      </c>
+      <c r="F1843" s="0">
+        <v>107.86</v>
+      </c>
+      <c r="G1843" s="0">
+        <v>111.1</v>
+      </c>
+      <c r="H1843" s="0">
+        <v>107.86</v>
+      </c>
+    </row>
+    <row r="1844">
+      <c r="A1844" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1844" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1844" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1844" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1844" s="0">
+        <v>1178064.65</v>
+      </c>
+      <c r="F1844" s="0">
+        <v>108.09</v>
+      </c>
+      <c r="G1844" s="0">
+        <v>111.34</v>
+      </c>
+      <c r="H1844" s="0">
+        <v>108.09</v>
+      </c>
+    </row>
+    <row r="1845">
+      <c r="A1845" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1845" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1845" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1845" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1845" s="0">
+        <v>1182526.87</v>
+      </c>
+      <c r="F1845" s="0">
+        <v>108.25</v>
+      </c>
+      <c r="G1845" s="0">
+        <v>111.5</v>
+      </c>
+      <c r="H1845" s="0">
+        <v>108.25</v>
+      </c>
+    </row>
+    <row r="1846">
+      <c r="A1846" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1846" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1846" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1846" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1846" s="0">
+        <v>1185604.46</v>
+      </c>
+      <c r="F1846" s="0">
+        <v>108.34</v>
+      </c>
+      <c r="G1846" s="0">
+        <v>111.6</v>
+      </c>
+      <c r="H1846" s="0">
+        <v>108.34</v>
+      </c>
+    </row>
+    <row r="1847">
+      <c r="A1847" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1847" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1847" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1847" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1847" s="0">
+        <v>1181896.15</v>
+      </c>
+      <c r="F1847" s="0">
+        <v>108</v>
+      </c>
+      <c r="G1847" s="0">
+        <v>111.24</v>
+      </c>
+      <c r="H1847" s="0">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1848">
+      <c r="A1848" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1848" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1848" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1848" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1848" s="0">
+        <v>1174990.66</v>
+      </c>
+      <c r="F1848" s="0">
+        <v>107.37</v>
+      </c>
+      <c r="G1848" s="0">
+        <v>110.6</v>
+      </c>
+      <c r="H1848" s="0">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="1849">
+      <c r="A1849" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1849" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1849" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1849" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1849" s="0">
+        <v>1174774.46</v>
+      </c>
+      <c r="F1849" s="0">
+        <v>107.35</v>
+      </c>
+      <c r="G1849" s="0">
+        <v>110.58</v>
+      </c>
+      <c r="H1849" s="0">
+        <v>107.35</v>
+      </c>
+    </row>
+    <row r="1850">
+      <c r="A1850" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1850" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1850" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1850" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1850" s="0">
+        <v>1174916.29</v>
+      </c>
+      <c r="F1850" s="0">
+        <v>107.37</v>
+      </c>
+      <c r="G1850" s="0">
+        <v>110.6</v>
+      </c>
+      <c r="H1850" s="0">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="1851">
+      <c r="A1851" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1851" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1851" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1851" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1851" s="0">
+        <v>1169375.95</v>
+      </c>
+      <c r="F1851" s="0">
+        <v>106.86</v>
+      </c>
+      <c r="G1851" s="0">
+        <v>110.07</v>
+      </c>
+      <c r="H1851" s="0">
+        <v>106.86</v>
+      </c>
+    </row>
+    <row r="1852">
+      <c r="A1852" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1852" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1852" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1852" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1852" s="0">
+        <v>1177856.93</v>
+      </c>
+      <c r="F1852" s="0">
+        <v>107.18</v>
+      </c>
+      <c r="G1852" s="0">
+        <v>110.4</v>
+      </c>
+      <c r="H1852" s="0">
+        <v>107.18</v>
+      </c>
+    </row>
+    <row r="1853">
+      <c r="A1853" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1853" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1853" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1853" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1853" s="0">
+        <v>1179574.83</v>
+      </c>
+      <c r="F1853" s="0">
+        <v>107.33</v>
+      </c>
+      <c r="G1853" s="0">
+        <v>110.55</v>
+      </c>
+      <c r="H1853" s="0">
+        <v>107.33</v>
+      </c>
+    </row>
+    <row r="1854">
+      <c r="A1854" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1854" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1854" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1854" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1854" s="0">
+        <v>1185189.03</v>
+      </c>
+      <c r="F1854" s="0">
+        <v>107.84</v>
+      </c>
+      <c r="G1854" s="0">
+        <v>111.08</v>
+      </c>
+      <c r="H1854" s="0">
+        <v>107.84</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1855" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1855" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1855" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1855" s="0">
+        <v>1188486.66</v>
+      </c>
+      <c r="F1855" s="0">
+        <v>107.75</v>
+      </c>
+      <c r="G1855" s="0">
+        <v>110.99</v>
+      </c>
+      <c r="H1855" s="0">
+        <v>107.75</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1856" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1856" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1856" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1856" s="0">
+        <v>1185336.1</v>
+      </c>
+      <c r="F1856" s="0">
+        <v>107.59</v>
+      </c>
+      <c r="G1856" s="0">
+        <v>110.82</v>
+      </c>
+      <c r="H1856" s="0">
+        <v>107.59</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1857" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1857" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1857" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1857" s="0">
+        <v>1187992.64</v>
+      </c>
+      <c r="F1857" s="0">
+        <v>107.84</v>
+      </c>
+      <c r="G1857" s="0">
+        <v>111.08</v>
+      </c>
+      <c r="H1857" s="0">
+        <v>107.84</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1858" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1858" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1858" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1858" s="0">
+        <v>1186971.65</v>
+      </c>
+      <c r="F1858" s="0">
+        <v>107.74</v>
+      </c>
+      <c r="G1858" s="0">
+        <v>110.98</v>
+      </c>
+      <c r="H1858" s="0">
+        <v>107.74</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1859" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1859" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D1859" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1859" s="0">
+        <v>1187281.02</v>
+      </c>
+      <c r="F1859" s="0">
+        <v>107.77</v>
+      </c>
+      <c r="G1859" s="0">
+        <v>111.01</v>
+      </c>
+      <c r="H1859" s="0">
+        <v>107.77</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1860" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1860" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D1860" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1860" s="0">
+        <v>1185057.67</v>
+      </c>
+      <c r="F1860" s="0">
+        <v>107.57</v>
+      </c>
+      <c r="G1860" s="0">
+        <v>110.8</v>
+      </c>
+      <c r="H1860" s="0">
+        <v>107.57</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1861" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1861" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D1861" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1861" s="0">
+        <v>1185659.64</v>
+      </c>
+      <c r="F1861" s="0">
+        <v>107.79</v>
+      </c>
+      <c r="G1861" s="0">
+        <v>111.03</v>
+      </c>
+      <c r="H1861" s="0">
+        <v>107.79</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1862" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1862" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D1862" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1862" s="0">
+        <v>1185732.78</v>
+      </c>
+      <c r="F1862" s="0">
+        <v>107.8</v>
+      </c>
+      <c r="G1862" s="0">
+        <v>111.04</v>
+      </c>
+      <c r="H1862" s="0">
+        <v>107.8</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>