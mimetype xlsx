--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1587"/>
+  <dimension ref="A1:H1616"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -41356,29 +41356,783 @@
       <c r="A1587" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1587" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1587" s="1">
         <v>46155</v>
       </c>
       <c r="D1587" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1587" s="0">
         <v>1851460.96</v>
       </c>
       <c r="F1587" s="0">
         <v>7845.17</v>
       </c>
       <c r="G1587" s="0">
         <v>8237.43</v>
       </c>
       <c r="H1587" s="0">
         <v>7845.17</v>
       </c>
     </row>
+    <row r="1588">
+      <c r="A1588" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1588" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1588" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1588" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1588" s="0">
+        <v>1860564.09</v>
+      </c>
+      <c r="F1588" s="0">
+        <v>7883.74</v>
+      </c>
+      <c r="G1588" s="0">
+        <v>8277.93</v>
+      </c>
+      <c r="H1588" s="0">
+        <v>7883.74</v>
+      </c>
+    </row>
+    <row r="1589">
+      <c r="A1589" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1589" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1589" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1589" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1589" s="0">
+        <v>1847065.23</v>
+      </c>
+      <c r="F1589" s="0">
+        <v>7826.54</v>
+      </c>
+      <c r="G1589" s="0">
+        <v>8217.87</v>
+      </c>
+      <c r="H1589" s="0">
+        <v>7826.54</v>
+      </c>
+    </row>
+    <row r="1590">
+      <c r="A1590" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1590" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1590" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1590" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1590" s="0">
+        <v>1854971.59</v>
+      </c>
+      <c r="F1590" s="0">
+        <v>7860.04</v>
+      </c>
+      <c r="G1590" s="0">
+        <v>8253.05</v>
+      </c>
+      <c r="H1590" s="0">
+        <v>7860.04</v>
+      </c>
+    </row>
+    <row r="1591">
+      <c r="A1591" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1591" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1591" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1591" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1591" s="0">
+        <v>1849972.04</v>
+      </c>
+      <c r="F1591" s="0">
+        <v>7838.86</v>
+      </c>
+      <c r="G1591" s="0">
+        <v>8230.81</v>
+      </c>
+      <c r="H1591" s="0">
+        <v>7838.86</v>
+      </c>
+    </row>
+    <row r="1592">
+      <c r="A1592" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1592" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1592" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1592" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1592" s="0">
+        <v>1858876.78</v>
+      </c>
+      <c r="F1592" s="0">
+        <v>7876.59</v>
+      </c>
+      <c r="G1592" s="0">
+        <v>8270.42</v>
+      </c>
+      <c r="H1592" s="0">
+        <v>7876.59</v>
+      </c>
+    </row>
+    <row r="1593">
+      <c r="A1593" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1593" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1593" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1593" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1593" s="0">
+        <v>1872579.63</v>
+      </c>
+      <c r="F1593" s="0">
+        <v>7934.65</v>
+      </c>
+      <c r="G1593" s="0">
+        <v>8331.39</v>
+      </c>
+      <c r="H1593" s="0">
+        <v>7934.65</v>
+      </c>
+    </row>
+    <row r="1594">
+      <c r="A1594" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1594" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1594" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1594" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1594" s="0">
+        <v>1901844.37</v>
+      </c>
+      <c r="F1594" s="0">
+        <v>8058.66</v>
+      </c>
+      <c r="G1594" s="0">
+        <v>8461.6</v>
+      </c>
+      <c r="H1594" s="0">
+        <v>8058.66</v>
+      </c>
+    </row>
+    <row r="1595">
+      <c r="A1595" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1595" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1595" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1595" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1595" s="0">
+        <v>1908554.88</v>
+      </c>
+      <c r="F1595" s="0">
+        <v>8087.09</v>
+      </c>
+      <c r="G1595" s="0">
+        <v>8491.45</v>
+      </c>
+      <c r="H1595" s="0">
+        <v>8087.09</v>
+      </c>
+    </row>
+    <row r="1596">
+      <c r="A1596" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1596" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1596" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1596" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1596" s="0">
+        <v>1897661.42</v>
+      </c>
+      <c r="F1596" s="0">
+        <v>8040.93</v>
+      </c>
+      <c r="G1596" s="0">
+        <v>8442.98</v>
+      </c>
+      <c r="H1596" s="0">
+        <v>8040.93</v>
+      </c>
+    </row>
+    <row r="1597">
+      <c r="A1597" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1597" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1597" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1597" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1597" s="0">
+        <v>1898031.85</v>
+      </c>
+      <c r="F1597" s="0">
+        <v>8042.5</v>
+      </c>
+      <c r="G1597" s="0">
+        <v>8444.63</v>
+      </c>
+      <c r="H1597" s="0">
+        <v>8042.5</v>
+      </c>
+    </row>
+    <row r="1598">
+      <c r="A1598" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1598" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1598" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1598" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1598" s="0">
+        <v>1894549.84</v>
+      </c>
+      <c r="F1598" s="0">
+        <v>8027.75</v>
+      </c>
+      <c r="G1598" s="0">
+        <v>8429.14</v>
+      </c>
+      <c r="H1598" s="0">
+        <v>8027.75</v>
+      </c>
+    </row>
+    <row r="1599">
+      <c r="A1599" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1599" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1599" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1599" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1599" s="0">
+        <v>1860726.24</v>
+      </c>
+      <c r="F1599" s="0">
+        <v>7917.98</v>
+      </c>
+      <c r="G1599" s="0">
+        <v>8313.88</v>
+      </c>
+      <c r="H1599" s="0">
+        <v>7917.98</v>
+      </c>
+    </row>
+    <row r="1600">
+      <c r="A1600" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1600" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1600" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1600" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1600" s="0">
+        <v>1886945.09</v>
+      </c>
+      <c r="F1600" s="0">
+        <v>8029.55</v>
+      </c>
+      <c r="G1600" s="0">
+        <v>8431.03</v>
+      </c>
+      <c r="H1600" s="0">
+        <v>8029.55</v>
+      </c>
+    </row>
+    <row r="1601">
+      <c r="A1601" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1601" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1601" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1601" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1601" s="0">
+        <v>1893478.98</v>
+      </c>
+      <c r="F1601" s="0">
+        <v>8057.35</v>
+      </c>
+      <c r="G1601" s="0">
+        <v>8460.22</v>
+      </c>
+      <c r="H1601" s="0">
+        <v>8057.35</v>
+      </c>
+    </row>
+    <row r="1602">
+      <c r="A1602" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1602" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1602" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1602" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1602" s="0">
+        <v>1870491.76</v>
+      </c>
+      <c r="F1602" s="0">
+        <v>7959.53</v>
+      </c>
+      <c r="G1602" s="0">
+        <v>8357.51</v>
+      </c>
+      <c r="H1602" s="0">
+        <v>7959.53</v>
+      </c>
+    </row>
+    <row r="1603">
+      <c r="A1603" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1603" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1603" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1603" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1603" s="0">
+        <v>1864084.67</v>
+      </c>
+      <c r="F1603" s="0">
+        <v>7932.27</v>
+      </c>
+      <c r="G1603" s="0">
+        <v>8328.89</v>
+      </c>
+      <c r="H1603" s="0">
+        <v>7932.27</v>
+      </c>
+    </row>
+    <row r="1604">
+      <c r="A1604" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1604" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1604" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1604" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1604" s="0">
+        <v>1869951.68</v>
+      </c>
+      <c r="F1604" s="0">
+        <v>7957.24</v>
+      </c>
+      <c r="G1604" s="0">
+        <v>8355.11</v>
+      </c>
+      <c r="H1604" s="0">
+        <v>7957.24</v>
+      </c>
+    </row>
+    <row r="1605">
+      <c r="A1605" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1605" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1605" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1605" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1605" s="0">
+        <v>1853136.54</v>
+      </c>
+      <c r="F1605" s="0">
+        <v>7885.68</v>
+      </c>
+      <c r="G1605" s="0">
+        <v>8279.97</v>
+      </c>
+      <c r="H1605" s="0">
+        <v>7885.68</v>
+      </c>
+    </row>
+    <row r="1606">
+      <c r="A1606" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1606" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1606" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1606" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1606" s="0">
+        <v>1878889.77</v>
+      </c>
+      <c r="F1606" s="0">
+        <v>7995.27</v>
+      </c>
+      <c r="G1606" s="0">
+        <v>8395.04</v>
+      </c>
+      <c r="H1606" s="0">
+        <v>7995.27</v>
+      </c>
+    </row>
+    <row r="1607">
+      <c r="A1607" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1607" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1607" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1607" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1607" s="0">
+        <v>1894555.39</v>
+      </c>
+      <c r="F1607" s="0">
+        <v>8061.93</v>
+      </c>
+      <c r="G1607" s="0">
+        <v>8465.03</v>
+      </c>
+      <c r="H1607" s="0">
+        <v>8061.93</v>
+      </c>
+    </row>
+    <row r="1608">
+      <c r="A1608" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1608" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1608" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1608" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1608" s="0">
+        <v>1902268.8</v>
+      </c>
+      <c r="F1608" s="0">
+        <v>8094.76</v>
+      </c>
+      <c r="G1608" s="0">
+        <v>8499.5</v>
+      </c>
+      <c r="H1608" s="0">
+        <v>8094.76</v>
+      </c>
+    </row>
+    <row r="1609">
+      <c r="A1609" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1609" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1609" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1609" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1609" s="0">
+        <v>1896352.58</v>
+      </c>
+      <c r="F1609" s="0">
+        <v>8069.58</v>
+      </c>
+      <c r="G1609" s="0">
+        <v>8473.06</v>
+      </c>
+      <c r="H1609" s="0">
+        <v>8069.58</v>
+      </c>
+    </row>
+    <row r="1610">
+      <c r="A1610" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1610" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1610" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1610" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1610" s="0">
+        <v>1873297.11</v>
+      </c>
+      <c r="F1610" s="0">
+        <v>7971.47</v>
+      </c>
+      <c r="G1610" s="0">
+        <v>8370.05</v>
+      </c>
+      <c r="H1610" s="0">
+        <v>7971.47</v>
+      </c>
+    </row>
+    <row r="1611">
+      <c r="A1611" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1611" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1611" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1611" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1611" s="0">
+        <v>1884365.64</v>
+      </c>
+      <c r="F1611" s="0">
+        <v>8018.57</v>
+      </c>
+      <c r="G1611" s="0">
+        <v>8419.5</v>
+      </c>
+      <c r="H1611" s="0">
+        <v>8018.57</v>
+      </c>
+    </row>
+    <row r="1612">
+      <c r="A1612" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1612" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1612" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1612" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1612" s="0">
+        <v>1884089.93</v>
+      </c>
+      <c r="F1612" s="0">
+        <v>8017.4</v>
+      </c>
+      <c r="G1612" s="0">
+        <v>8418.27</v>
+      </c>
+      <c r="H1612" s="0">
+        <v>8017.4</v>
+      </c>
+    </row>
+    <row r="1613">
+      <c r="A1613" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1613" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1613" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D1613" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1613" s="0">
+        <v>1889165.66</v>
+      </c>
+      <c r="F1613" s="0">
+        <v>8039</v>
+      </c>
+      <c r="G1613" s="0">
+        <v>8440.95</v>
+      </c>
+      <c r="H1613" s="0">
+        <v>8039</v>
+      </c>
+    </row>
+    <row r="1614">
+      <c r="A1614" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1614" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1614" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D1614" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1614" s="0">
+        <v>1878389.64</v>
+      </c>
+      <c r="F1614" s="0">
+        <v>7993.14</v>
+      </c>
+      <c r="G1614" s="0">
+        <v>8392.8</v>
+      </c>
+      <c r="H1614" s="0">
+        <v>7993.14</v>
+      </c>
+    </row>
+    <row r="1615">
+      <c r="A1615" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1615" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1615" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D1615" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1615" s="0">
+        <v>1873743.95</v>
+      </c>
+      <c r="F1615" s="0">
+        <v>7973.37</v>
+      </c>
+      <c r="G1615" s="0">
+        <v>8372.04</v>
+      </c>
+      <c r="H1615" s="0">
+        <v>7973.37</v>
+      </c>
+    </row>
+    <row r="1616">
+      <c r="A1616" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1616" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1616" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D1616" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1616" s="0">
+        <v>1890024.74</v>
+      </c>
+      <c r="F1616" s="0">
+        <v>8042.65</v>
+      </c>
+      <c r="G1616" s="0">
+        <v>8444.79</v>
+      </c>
+      <c r="H1616" s="0">
+        <v>8042.65</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>