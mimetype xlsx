--- v0 (2026-05-13)
+++ v1 (2026-06-24)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H963"/>
+  <dimension ref="A1:H989"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -25132,29 +25132,705 @@
       <c r="A963" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B963" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C963" s="1">
         <v>46155</v>
       </c>
       <c r="D963" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E963" s="0">
         <v>15557873.91</v>
       </c>
       <c r="F963" s="0">
         <v>106.29</v>
       </c>
       <c r="G963" s="0">
         <v>106.29</v>
       </c>
       <c r="H963" s="0">
         <v>106.29</v>
       </c>
     </row>
+    <row r="964">
+      <c r="A964" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B964" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D964" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E964" s="0">
+        <v>15595801.42</v>
+      </c>
+      <c r="F964" s="0">
+        <v>106.55</v>
+      </c>
+      <c r="G964" s="0">
+        <v>106.55</v>
+      </c>
+      <c r="H964" s="0">
+        <v>106.55</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B965" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D965" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E965" s="0">
+        <v>15543370.76</v>
+      </c>
+      <c r="F965" s="0">
+        <v>106.19</v>
+      </c>
+      <c r="G965" s="0">
+        <v>106.19</v>
+      </c>
+      <c r="H965" s="0">
+        <v>106.19</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B966" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D966" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E966" s="0">
+        <v>15544445.67</v>
+      </c>
+      <c r="F966" s="0">
+        <v>106.19</v>
+      </c>
+      <c r="G966" s="0">
+        <v>106.19</v>
+      </c>
+      <c r="H966" s="0">
+        <v>106.19</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B967" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D967" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E967" s="0">
+        <v>15527549.17</v>
+      </c>
+      <c r="F967" s="0">
+        <v>106.08</v>
+      </c>
+      <c r="G967" s="0">
+        <v>106.08</v>
+      </c>
+      <c r="H967" s="0">
+        <v>106.08</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B968" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D968" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E968" s="0">
+        <v>15580217.29</v>
+      </c>
+      <c r="F968" s="0">
+        <v>106.44</v>
+      </c>
+      <c r="G968" s="0">
+        <v>106.44</v>
+      </c>
+      <c r="H968" s="0">
+        <v>106.44</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B969" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D969" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E969" s="0">
+        <v>15581581.94</v>
+      </c>
+      <c r="F969" s="0">
+        <v>106.45</v>
+      </c>
+      <c r="G969" s="0">
+        <v>106.45</v>
+      </c>
+      <c r="H969" s="0">
+        <v>106.45</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B970" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D970" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E970" s="0">
+        <v>15688717.37</v>
+      </c>
+      <c r="F970" s="0">
+        <v>107.18</v>
+      </c>
+      <c r="G970" s="0">
+        <v>107.18</v>
+      </c>
+      <c r="H970" s="0">
+        <v>107.18</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B971" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D971" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E971" s="0">
+        <v>15670410.19</v>
+      </c>
+      <c r="F971" s="0">
+        <v>107.06</v>
+      </c>
+      <c r="G971" s="0">
+        <v>107.06</v>
+      </c>
+      <c r="H971" s="0">
+        <v>107.06</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B972" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D972" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E972" s="0">
+        <v>15674446.11</v>
+      </c>
+      <c r="F972" s="0">
+        <v>107.08</v>
+      </c>
+      <c r="G972" s="0">
+        <v>107.08</v>
+      </c>
+      <c r="H972" s="0">
+        <v>107.08</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B973" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D973" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E973" s="0">
+        <v>15692335.93</v>
+      </c>
+      <c r="F973" s="0">
+        <v>107.21</v>
+      </c>
+      <c r="G973" s="0">
+        <v>107.21</v>
+      </c>
+      <c r="H973" s="0">
+        <v>107.21</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B974" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D974" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E974" s="0">
+        <v>15719926.82</v>
+      </c>
+      <c r="F974" s="0">
+        <v>107.39</v>
+      </c>
+      <c r="G974" s="0">
+        <v>107.39</v>
+      </c>
+      <c r="H974" s="0">
+        <v>107.39</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B975" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D975" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E975" s="0">
+        <v>15666659.39</v>
+      </c>
+      <c r="F975" s="0">
+        <v>107.03</v>
+      </c>
+      <c r="G975" s="0">
+        <v>107.03</v>
+      </c>
+      <c r="H975" s="0">
+        <v>107.03</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B976" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D976" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E976" s="0">
+        <v>15693728.55</v>
+      </c>
+      <c r="F976" s="0">
+        <v>107.21</v>
+      </c>
+      <c r="G976" s="0">
+        <v>107.21</v>
+      </c>
+      <c r="H976" s="0">
+        <v>107.21</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B977" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D977" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E977" s="0">
+        <v>15673456.56</v>
+      </c>
+      <c r="F977" s="0">
+        <v>107.08</v>
+      </c>
+      <c r="G977" s="0">
+        <v>107.08</v>
+      </c>
+      <c r="H977" s="0">
+        <v>107.08</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B978" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D978" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E978" s="0">
+        <v>15663514.6</v>
+      </c>
+      <c r="F978" s="0">
+        <v>107.01</v>
+      </c>
+      <c r="G978" s="0">
+        <v>107.01</v>
+      </c>
+      <c r="H978" s="0">
+        <v>107.01</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B979" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D979" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E979" s="0">
+        <v>15648330.64</v>
+      </c>
+      <c r="F979" s="0">
+        <v>106.9</v>
+      </c>
+      <c r="G979" s="0">
+        <v>106.9</v>
+      </c>
+      <c r="H979" s="0">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B980" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D980" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E980" s="0">
+        <v>15659031.04</v>
+      </c>
+      <c r="F980" s="0">
+        <v>106.98</v>
+      </c>
+      <c r="G980" s="0">
+        <v>106.98</v>
+      </c>
+      <c r="H980" s="0">
+        <v>106.98</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B981" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D981" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E981" s="0">
+        <v>15645509.61</v>
+      </c>
+      <c r="F981" s="0">
+        <v>106.89</v>
+      </c>
+      <c r="G981" s="0">
+        <v>106.89</v>
+      </c>
+      <c r="H981" s="0">
+        <v>106.89</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B982" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D982" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E982" s="0">
+        <v>15673400.45</v>
+      </c>
+      <c r="F982" s="0">
+        <v>107.08</v>
+      </c>
+      <c r="G982" s="0">
+        <v>107.08</v>
+      </c>
+      <c r="H982" s="0">
+        <v>107.08</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B983" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D983" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E983" s="0">
+        <v>15704975.91</v>
+      </c>
+      <c r="F983" s="0">
+        <v>107.29</v>
+      </c>
+      <c r="G983" s="0">
+        <v>107.29</v>
+      </c>
+      <c r="H983" s="0">
+        <v>107.29</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B984" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D984" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E984" s="0">
+        <v>15745738.97</v>
+      </c>
+      <c r="F984" s="0">
+        <v>107.57</v>
+      </c>
+      <c r="G984" s="0">
+        <v>107.57</v>
+      </c>
+      <c r="H984" s="0">
+        <v>107.57</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B985" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D985" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E985" s="0">
+        <v>15751880.74</v>
+      </c>
+      <c r="F985" s="0">
+        <v>107.61</v>
+      </c>
+      <c r="G985" s="0">
+        <v>107.61</v>
+      </c>
+      <c r="H985" s="0">
+        <v>107.61</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B986" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D986" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E986" s="0">
+        <v>15751763.62</v>
+      </c>
+      <c r="F986" s="0">
+        <v>107.61</v>
+      </c>
+      <c r="G986" s="0">
+        <v>107.61</v>
+      </c>
+      <c r="H986" s="0">
+        <v>107.61</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B987" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D987" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E987" s="0">
+        <v>15751666.12</v>
+      </c>
+      <c r="F987" s="0">
+        <v>107.61</v>
+      </c>
+      <c r="G987" s="0">
+        <v>107.61</v>
+      </c>
+      <c r="H987" s="0">
+        <v>107.61</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B988" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D988" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E988" s="0">
+        <v>15716054.3</v>
+      </c>
+      <c r="F988" s="0">
+        <v>107.37</v>
+      </c>
+      <c r="G988" s="0">
+        <v>107.37</v>
+      </c>
+      <c r="H988" s="0">
+        <v>107.37</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B989" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D989" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E989" s="0">
+        <v>15745556</v>
+      </c>
+      <c r="F989" s="0">
+        <v>107.57</v>
+      </c>
+      <c r="G989" s="0">
+        <v>107.57</v>
+      </c>
+      <c r="H989" s="0">
+        <v>107.57</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>