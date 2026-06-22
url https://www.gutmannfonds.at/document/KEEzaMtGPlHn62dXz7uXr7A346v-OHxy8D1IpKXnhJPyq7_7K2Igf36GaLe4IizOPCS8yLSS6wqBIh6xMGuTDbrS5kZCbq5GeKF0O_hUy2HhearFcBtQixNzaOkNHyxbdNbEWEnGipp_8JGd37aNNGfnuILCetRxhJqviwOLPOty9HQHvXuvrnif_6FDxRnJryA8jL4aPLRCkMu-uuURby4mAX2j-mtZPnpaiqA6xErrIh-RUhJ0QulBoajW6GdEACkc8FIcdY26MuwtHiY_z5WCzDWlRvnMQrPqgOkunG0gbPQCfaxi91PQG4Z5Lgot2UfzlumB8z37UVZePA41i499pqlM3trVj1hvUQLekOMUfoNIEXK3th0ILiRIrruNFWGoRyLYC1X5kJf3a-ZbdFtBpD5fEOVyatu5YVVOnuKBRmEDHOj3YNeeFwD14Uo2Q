--- v0 (2026-05-13)
+++ v1 (2026-06-22)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -276,29 +276,679 @@
       <c r="A7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="1">
         <v>46155</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="0">
         <v>48089990.88</v>
       </c>
       <c r="F7" s="0">
         <v>97.8</v>
       </c>
       <c r="G7" s="0">
         <v>101.72</v>
       </c>
       <c r="H7" s="0">
         <v>97.8</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="0">
+        <v>49288195.36</v>
+      </c>
+      <c r="F8" s="0">
+        <v>100.09</v>
+      </c>
+      <c r="G8" s="0">
+        <v>104.1</v>
+      </c>
+      <c r="H8" s="0">
+        <v>100.09</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="0">
+        <v>48378112.86</v>
+      </c>
+      <c r="F9" s="0">
+        <v>98.07</v>
+      </c>
+      <c r="G9" s="0">
+        <v>102</v>
+      </c>
+      <c r="H9" s="0">
+        <v>98.07</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="0">
+        <v>48098501.93</v>
+      </c>
+      <c r="F10" s="0">
+        <v>97.48</v>
+      </c>
+      <c r="G10" s="0">
+        <v>101.38</v>
+      </c>
+      <c r="H10" s="0">
+        <v>97.48</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="0">
+        <v>48226193.91</v>
+      </c>
+      <c r="F11" s="0">
+        <v>96.94</v>
+      </c>
+      <c r="G11" s="0">
+        <v>100.82</v>
+      </c>
+      <c r="H11" s="0">
+        <v>96.94</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="0">
+        <v>48984339.28</v>
+      </c>
+      <c r="F12" s="0">
+        <v>98.37</v>
+      </c>
+      <c r="G12" s="0">
+        <v>102.31</v>
+      </c>
+      <c r="H12" s="0">
+        <v>98.37</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="0">
+        <v>49619997.57</v>
+      </c>
+      <c r="F13" s="0">
+        <v>99.45</v>
+      </c>
+      <c r="G13" s="0">
+        <v>103.43</v>
+      </c>
+      <c r="H13" s="0">
+        <v>99.45</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="0">
+        <v>49855219.64</v>
+      </c>
+      <c r="F14" s="0">
+        <v>99.76</v>
+      </c>
+      <c r="G14" s="0">
+        <v>103.76</v>
+      </c>
+      <c r="H14" s="0">
+        <v>99.76</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="0">
+        <v>51292548.29</v>
+      </c>
+      <c r="F15" s="0">
+        <v>102.52</v>
+      </c>
+      <c r="G15" s="0">
+        <v>106.63</v>
+      </c>
+      <c r="H15" s="0">
+        <v>102.52</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="0">
+        <v>51218727.78</v>
+      </c>
+      <c r="F16" s="0">
+        <v>102.29</v>
+      </c>
+      <c r="G16" s="0">
+        <v>106.39</v>
+      </c>
+      <c r="H16" s="0">
+        <v>102.29</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="0">
+        <v>51737612.45</v>
+      </c>
+      <c r="F17" s="0">
+        <v>103.08</v>
+      </c>
+      <c r="G17" s="0">
+        <v>107.21</v>
+      </c>
+      <c r="H17" s="0">
+        <v>103.08</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="0">
+        <v>51918114.79</v>
+      </c>
+      <c r="F18" s="0">
+        <v>102.97</v>
+      </c>
+      <c r="G18" s="0">
+        <v>107.09</v>
+      </c>
+      <c r="H18" s="0">
+        <v>102.97</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="0">
+        <v>52958168.19</v>
+      </c>
+      <c r="F19" s="0">
+        <v>104.96</v>
+      </c>
+      <c r="G19" s="0">
+        <v>109.16</v>
+      </c>
+      <c r="H19" s="0">
+        <v>104.96</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="0">
+        <v>53419117.7</v>
+      </c>
+      <c r="F20" s="0">
+        <v>105.78</v>
+      </c>
+      <c r="G20" s="0">
+        <v>110.02</v>
+      </c>
+      <c r="H20" s="0">
+        <v>105.78</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="0">
+        <v>54079766.79</v>
+      </c>
+      <c r="F21" s="0">
+        <v>103.84</v>
+      </c>
+      <c r="G21" s="0">
+        <v>108</v>
+      </c>
+      <c r="H21" s="0">
+        <v>103.84</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="0">
+        <v>52411780.05</v>
+      </c>
+      <c r="F22" s="0">
+        <v>99.79</v>
+      </c>
+      <c r="G22" s="0">
+        <v>103.79</v>
+      </c>
+      <c r="H22" s="0">
+        <v>99.79</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="0">
+        <v>52763371.92</v>
+      </c>
+      <c r="F23" s="0">
+        <v>100.37</v>
+      </c>
+      <c r="G23" s="0">
+        <v>104.39</v>
+      </c>
+      <c r="H23" s="0">
+        <v>100.37</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="0">
+        <v>52697391.38</v>
+      </c>
+      <c r="F24" s="0">
+        <v>100.29</v>
+      </c>
+      <c r="G24" s="0">
+        <v>104.31</v>
+      </c>
+      <c r="H24" s="0">
+        <v>100.29</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="0">
+        <v>52126705.4</v>
+      </c>
+      <c r="F25" s="0">
+        <v>98.67</v>
+      </c>
+      <c r="G25" s="0">
+        <v>102.62</v>
+      </c>
+      <c r="H25" s="0">
+        <v>98.67</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="0">
+        <v>53999473.85</v>
+      </c>
+      <c r="F26" s="0">
+        <v>101.87</v>
+      </c>
+      <c r="G26" s="0">
+        <v>105.95</v>
+      </c>
+      <c r="H26" s="0">
+        <v>101.87</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="0">
+        <v>54889025.75</v>
+      </c>
+      <c r="F27" s="0">
+        <v>103.52</v>
+      </c>
+      <c r="G27" s="0">
+        <v>107.67</v>
+      </c>
+      <c r="H27" s="0">
+        <v>103.52</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="0">
+        <v>56051746.12</v>
+      </c>
+      <c r="F28" s="0">
+        <v>105.71</v>
+      </c>
+      <c r="G28" s="0">
+        <v>109.94</v>
+      </c>
+      <c r="H28" s="0">
+        <v>105.71</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="0">
+        <v>55564719.27</v>
+      </c>
+      <c r="F29" s="0">
+        <v>104.41</v>
+      </c>
+      <c r="G29" s="0">
+        <v>108.59</v>
+      </c>
+      <c r="H29" s="0">
+        <v>104.41</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="0">
+        <v>55893427.56</v>
+      </c>
+      <c r="F30" s="0">
+        <v>105.04</v>
+      </c>
+      <c r="G30" s="0">
+        <v>109.25</v>
+      </c>
+      <c r="H30" s="0">
+        <v>105.04</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="0">
+        <v>57603148.54</v>
+      </c>
+      <c r="F31" s="0">
+        <v>108.21</v>
+      </c>
+      <c r="G31" s="0">
+        <v>112.54</v>
+      </c>
+      <c r="H31" s="0">
+        <v>108.21</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="0">
+        <v>57272606.2</v>
+      </c>
+      <c r="F32" s="0">
+        <v>107.59</v>
+      </c>
+      <c r="G32" s="0">
+        <v>111.9</v>
+      </c>
+      <c r="H32" s="0">
+        <v>107.59</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>