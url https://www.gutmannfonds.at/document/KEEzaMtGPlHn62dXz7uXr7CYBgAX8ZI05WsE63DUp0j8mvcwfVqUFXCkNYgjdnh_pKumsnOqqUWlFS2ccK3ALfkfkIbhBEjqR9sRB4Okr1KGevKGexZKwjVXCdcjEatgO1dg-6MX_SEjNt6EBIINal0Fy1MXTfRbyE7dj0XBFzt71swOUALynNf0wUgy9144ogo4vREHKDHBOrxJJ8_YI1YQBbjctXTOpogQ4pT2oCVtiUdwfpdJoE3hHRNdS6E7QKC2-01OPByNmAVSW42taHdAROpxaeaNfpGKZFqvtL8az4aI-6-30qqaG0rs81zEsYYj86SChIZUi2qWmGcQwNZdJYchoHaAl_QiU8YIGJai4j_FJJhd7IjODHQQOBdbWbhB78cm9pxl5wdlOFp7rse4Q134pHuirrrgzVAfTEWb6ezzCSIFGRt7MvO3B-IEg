--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1483"/>
+  <dimension ref="A1:H1514"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -38652,29 +38652,835 @@
       <c r="A1483" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1483" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1483" s="1">
         <v>46155</v>
       </c>
       <c r="D1483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1483" s="0">
         <v>9321278.88</v>
       </c>
       <c r="F1483" s="0">
         <v>140.43</v>
       </c>
       <c r="G1483" s="0">
         <v>147.46</v>
       </c>
       <c r="H1483" s="0">
         <v>140.43</v>
       </c>
     </row>
+    <row r="1484">
+      <c r="A1484" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1484" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1484" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1484" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1484" s="0">
+        <v>9299130.43</v>
+      </c>
+      <c r="F1484" s="0">
+        <v>140.09</v>
+      </c>
+      <c r="G1484" s="0">
+        <v>147.1</v>
+      </c>
+      <c r="H1484" s="0">
+        <v>140.09</v>
+      </c>
+    </row>
+    <row r="1485">
+      <c r="A1485" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1485" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1485" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1485" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1485" s="0">
+        <v>9592480.71</v>
+      </c>
+      <c r="F1485" s="0">
+        <v>140.98</v>
+      </c>
+      <c r="G1485" s="0">
+        <v>148.03</v>
+      </c>
+      <c r="H1485" s="0">
+        <v>140.98</v>
+      </c>
+    </row>
+    <row r="1486">
+      <c r="A1486" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1486" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1486" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1486" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1486" s="0">
+        <v>9525106.32</v>
+      </c>
+      <c r="F1486" s="0">
+        <v>139.99</v>
+      </c>
+      <c r="G1486" s="0">
+        <v>146.99</v>
+      </c>
+      <c r="H1486" s="0">
+        <v>139.99</v>
+      </c>
+    </row>
+    <row r="1487">
+      <c r="A1487" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1487" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1487" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1487" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1487" s="0">
+        <v>9509461.79</v>
+      </c>
+      <c r="F1487" s="0">
+        <v>139.76</v>
+      </c>
+      <c r="G1487" s="0">
+        <v>146.75</v>
+      </c>
+      <c r="H1487" s="0">
+        <v>139.76</v>
+      </c>
+    </row>
+    <row r="1488">
+      <c r="A1488" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1488" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1488" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1488" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1488" s="0">
+        <v>9506173.29</v>
+      </c>
+      <c r="F1488" s="0">
+        <v>139.71</v>
+      </c>
+      <c r="G1488" s="0">
+        <v>146.7</v>
+      </c>
+      <c r="H1488" s="0">
+        <v>139.71</v>
+      </c>
+    </row>
+    <row r="1489">
+      <c r="A1489" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1489" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1489" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1489" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1489" s="0">
+        <v>9554527.6</v>
+      </c>
+      <c r="F1489" s="0">
+        <v>140.42</v>
+      </c>
+      <c r="G1489" s="0">
+        <v>147.45</v>
+      </c>
+      <c r="H1489" s="0">
+        <v>140.42</v>
+      </c>
+    </row>
+    <row r="1490">
+      <c r="A1490" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1490" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1490" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1490" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1490" s="0">
+        <v>9596282.63</v>
+      </c>
+      <c r="F1490" s="0">
+        <v>141.03</v>
+      </c>
+      <c r="G1490" s="0">
+        <v>148.09</v>
+      </c>
+      <c r="H1490" s="0">
+        <v>141.03</v>
+      </c>
+    </row>
+    <row r="1491">
+      <c r="A1491" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1491" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1491" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1491" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1491" s="0">
+        <v>9654198.98</v>
+      </c>
+      <c r="F1491" s="0">
+        <v>141.89</v>
+      </c>
+      <c r="G1491" s="0">
+        <v>148.99</v>
+      </c>
+      <c r="H1491" s="0">
+        <v>141.89</v>
+      </c>
+    </row>
+    <row r="1492">
+      <c r="A1492" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1492" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1492" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1492" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1492" s="0">
+        <v>9686131.99</v>
+      </c>
+      <c r="F1492" s="0">
+        <v>142.35</v>
+      </c>
+      <c r="G1492" s="0">
+        <v>149.47</v>
+      </c>
+      <c r="H1492" s="0">
+        <v>142.35</v>
+      </c>
+    </row>
+    <row r="1493">
+      <c r="A1493" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1493" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1493" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1493" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1493" s="0">
+        <v>9678001.33</v>
+      </c>
+      <c r="F1493" s="0">
+        <v>142.23</v>
+      </c>
+      <c r="G1493" s="0">
+        <v>149.35</v>
+      </c>
+      <c r="H1493" s="0">
+        <v>142.23</v>
+      </c>
+    </row>
+    <row r="1494">
+      <c r="A1494" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1494" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1494" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1494" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1494" s="0">
+        <v>9678767.01</v>
+      </c>
+      <c r="F1494" s="0">
+        <v>142.25</v>
+      </c>
+      <c r="G1494" s="0">
+        <v>149.37</v>
+      </c>
+      <c r="H1494" s="0">
+        <v>142.25</v>
+      </c>
+    </row>
+    <row r="1495">
+      <c r="A1495" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1495" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1495" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1495" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1495" s="0">
+        <v>9690937.36</v>
+      </c>
+      <c r="F1495" s="0">
+        <v>142.43</v>
+      </c>
+      <c r="G1495" s="0">
+        <v>149.56</v>
+      </c>
+      <c r="H1495" s="0">
+        <v>142.43</v>
+      </c>
+    </row>
+    <row r="1496">
+      <c r="A1496" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1496" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1496" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1496" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1496" s="0">
+        <v>9720176.75</v>
+      </c>
+      <c r="F1496" s="0">
+        <v>142.85</v>
+      </c>
+      <c r="G1496" s="0">
+        <v>150</v>
+      </c>
+      <c r="H1496" s="0">
+        <v>142.85</v>
+      </c>
+    </row>
+    <row r="1497">
+      <c r="A1497" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1497" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1497" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1497" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1497" s="0">
+        <v>9747065.13</v>
+      </c>
+      <c r="F1497" s="0">
+        <v>143.25</v>
+      </c>
+      <c r="G1497" s="0">
+        <v>150.42</v>
+      </c>
+      <c r="H1497" s="0">
+        <v>143.25</v>
+      </c>
+    </row>
+    <row r="1498">
+      <c r="A1498" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1498" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1498" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1498" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1498" s="0">
+        <v>9728558.89</v>
+      </c>
+      <c r="F1498" s="0">
+        <v>142.98</v>
+      </c>
+      <c r="G1498" s="0">
+        <v>150.13</v>
+      </c>
+      <c r="H1498" s="0">
+        <v>142.98</v>
+      </c>
+    </row>
+    <row r="1499">
+      <c r="A1499" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1499" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1499" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1499" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1499" s="0">
+        <v>9649283.27</v>
+      </c>
+      <c r="F1499" s="0">
+        <v>141.81</v>
+      </c>
+      <c r="G1499" s="0">
+        <v>148.91</v>
+      </c>
+      <c r="H1499" s="0">
+        <v>141.81</v>
+      </c>
+    </row>
+    <row r="1500">
+      <c r="A1500" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1500" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1500" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1500" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1500" s="0">
+        <v>9635624.15</v>
+      </c>
+      <c r="F1500" s="0">
+        <v>141.61</v>
+      </c>
+      <c r="G1500" s="0">
+        <v>148.7</v>
+      </c>
+      <c r="H1500" s="0">
+        <v>141.61</v>
+      </c>
+    </row>
+    <row r="1501">
+      <c r="A1501" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1501" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1501" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1501" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1501" s="0">
+        <v>9634632.29</v>
+      </c>
+      <c r="F1501" s="0">
+        <v>141.6</v>
+      </c>
+      <c r="G1501" s="0">
+        <v>148.68</v>
+      </c>
+      <c r="H1501" s="0">
+        <v>141.6</v>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="A1502" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1502" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1502" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1502" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1502" s="0">
+        <v>9583368.52</v>
+      </c>
+      <c r="F1502" s="0">
+        <v>140.84</v>
+      </c>
+      <c r="G1502" s="0">
+        <v>147.89</v>
+      </c>
+      <c r="H1502" s="0">
+        <v>140.84</v>
+      </c>
+    </row>
+    <row r="1503">
+      <c r="A1503" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1503" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1503" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1503" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1503" s="0">
+        <v>9651635.21</v>
+      </c>
+      <c r="F1503" s="0">
+        <v>141.85</v>
+      </c>
+      <c r="G1503" s="0">
+        <v>148.95</v>
+      </c>
+      <c r="H1503" s="0">
+        <v>141.85</v>
+      </c>
+    </row>
+    <row r="1504">
+      <c r="A1504" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1504" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1504" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1504" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1504" s="0">
+        <v>9901038.67</v>
+      </c>
+      <c r="F1504" s="0">
+        <v>142.65</v>
+      </c>
+      <c r="G1504" s="0">
+        <v>149.79</v>
+      </c>
+      <c r="H1504" s="0">
+        <v>142.65</v>
+      </c>
+    </row>
+    <row r="1505">
+      <c r="A1505" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1505" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1505" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1505" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1505" s="0">
+        <v>9976430.28</v>
+      </c>
+      <c r="F1505" s="0">
+        <v>143.74</v>
+      </c>
+      <c r="G1505" s="0">
+        <v>150.93</v>
+      </c>
+      <c r="H1505" s="0">
+        <v>143.74</v>
+      </c>
+    </row>
+    <row r="1506">
+      <c r="A1506" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1506" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1506" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1506" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1506" s="0">
+        <v>9954295.99</v>
+      </c>
+      <c r="F1506" s="0">
+        <v>143.42</v>
+      </c>
+      <c r="G1506" s="0">
+        <v>150.6</v>
+      </c>
+      <c r="H1506" s="0">
+        <v>143.42</v>
+      </c>
+    </row>
+    <row r="1507">
+      <c r="A1507" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1507" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1507" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1507" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1507" s="0">
+        <v>9954929.99</v>
+      </c>
+      <c r="F1507" s="0">
+        <v>143.43</v>
+      </c>
+      <c r="G1507" s="0">
+        <v>150.61</v>
+      </c>
+      <c r="H1507" s="0">
+        <v>143.43</v>
+      </c>
+    </row>
+    <row r="1508">
+      <c r="A1508" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1508" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1508" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1508" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1508" s="0">
+        <v>10017643.85</v>
+      </c>
+      <c r="F1508" s="0">
+        <v>144.33</v>
+      </c>
+      <c r="G1508" s="0">
+        <v>151.55</v>
+      </c>
+      <c r="H1508" s="0">
+        <v>144.33</v>
+      </c>
+    </row>
+    <row r="1509">
+      <c r="A1509" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1509" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1509" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D1509" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1509" s="0">
+        <v>10002504.6</v>
+      </c>
+      <c r="F1509" s="0">
+        <v>144.11</v>
+      </c>
+      <c r="G1509" s="0">
+        <v>151.32</v>
+      </c>
+      <c r="H1509" s="0">
+        <v>144.11</v>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="A1510" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1510" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1510" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D1510" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1510" s="0">
+        <v>10034793.21</v>
+      </c>
+      <c r="F1510" s="0">
+        <v>144.58</v>
+      </c>
+      <c r="G1510" s="0">
+        <v>151.81</v>
+      </c>
+      <c r="H1510" s="0">
+        <v>144.58</v>
+      </c>
+    </row>
+    <row r="1511">
+      <c r="A1511" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1511" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1511" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D1511" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1511" s="0">
+        <v>9964321.01</v>
+      </c>
+      <c r="F1511" s="0">
+        <v>143.56</v>
+      </c>
+      <c r="G1511" s="0">
+        <v>150.74</v>
+      </c>
+      <c r="H1511" s="0">
+        <v>143.56</v>
+      </c>
+    </row>
+    <row r="1512">
+      <c r="A1512" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1512" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1512" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D1512" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1512" s="0">
+        <v>9991127.47</v>
+      </c>
+      <c r="F1512" s="0">
+        <v>143.95</v>
+      </c>
+      <c r="G1512" s="0">
+        <v>151.15</v>
+      </c>
+      <c r="H1512" s="0">
+        <v>143.95</v>
+      </c>
+    </row>
+    <row r="1513">
+      <c r="A1513" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1513" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1513" s="1">
+        <v>46202</v>
+      </c>
+      <c r="D1513" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1513" s="0">
+        <v>10005025.73</v>
+      </c>
+      <c r="F1513" s="0">
+        <v>144.15</v>
+      </c>
+      <c r="G1513" s="0">
+        <v>151.36</v>
+      </c>
+      <c r="H1513" s="0">
+        <v>144.15</v>
+      </c>
+    </row>
+    <row r="1514">
+      <c r="A1514" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1514" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1514" s="1">
+        <v>46203</v>
+      </c>
+      <c r="D1514" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1514" s="0">
+        <v>9969771.89</v>
+      </c>
+      <c r="F1514" s="0">
+        <v>143.64</v>
+      </c>
+      <c r="G1514" s="0">
+        <v>150.83</v>
+      </c>
+      <c r="H1514" s="0">
+        <v>143.64</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>