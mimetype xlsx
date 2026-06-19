--- v0 (2026-05-13)
+++ v1 (2026-06-19)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H834"/>
+  <dimension ref="A1:H858"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -21778,29 +21778,653 @@
       <c r="A834" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C834" s="1">
         <v>46155</v>
       </c>
       <c r="D834" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E834" s="0">
         <v>179235.1</v>
       </c>
       <c r="F834" s="0">
         <v>134.45</v>
       </c>
       <c r="G834" s="0">
         <v>141.18</v>
       </c>
       <c r="H834" s="0">
         <v>134.45</v>
       </c>
     </row>
+    <row r="835">
+      <c r="A835" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B835" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D835" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E835" s="0">
+        <v>178805.36</v>
+      </c>
+      <c r="F835" s="0">
+        <v>134.13</v>
+      </c>
+      <c r="G835" s="0">
+        <v>140.84</v>
+      </c>
+      <c r="H835" s="0">
+        <v>134.13</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B836" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D836" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E836" s="0">
+        <v>179929.97</v>
+      </c>
+      <c r="F836" s="0">
+        <v>134.98</v>
+      </c>
+      <c r="G836" s="0">
+        <v>141.73</v>
+      </c>
+      <c r="H836" s="0">
+        <v>134.98</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B837" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D837" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E837" s="0">
+        <v>178664.5</v>
+      </c>
+      <c r="F837" s="0">
+        <v>134.03</v>
+      </c>
+      <c r="G837" s="0">
+        <v>140.74</v>
+      </c>
+      <c r="H837" s="0">
+        <v>134.03</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B838" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D838" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E838" s="0">
+        <v>178369.15</v>
+      </c>
+      <c r="F838" s="0">
+        <v>133.81</v>
+      </c>
+      <c r="G838" s="0">
+        <v>140.51</v>
+      </c>
+      <c r="H838" s="0">
+        <v>133.81</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B839" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D839" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E839" s="0">
+        <v>178305.53</v>
+      </c>
+      <c r="F839" s="0">
+        <v>133.76</v>
+      </c>
+      <c r="G839" s="0">
+        <v>140.45</v>
+      </c>
+      <c r="H839" s="0">
+        <v>133.76</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B840" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D840" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E840" s="0">
+        <v>179210.33</v>
+      </c>
+      <c r="F840" s="0">
+        <v>134.44</v>
+      </c>
+      <c r="G840" s="0">
+        <v>141.17</v>
+      </c>
+      <c r="H840" s="0">
+        <v>134.44</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B841" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D841" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E841" s="0">
+        <v>179985.43</v>
+      </c>
+      <c r="F841" s="0">
+        <v>135.02</v>
+      </c>
+      <c r="G841" s="0">
+        <v>141.78</v>
+      </c>
+      <c r="H841" s="0">
+        <v>135.02</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B842" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D842" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E842" s="0">
+        <v>181069.41</v>
+      </c>
+      <c r="F842" s="0">
+        <v>135.83</v>
+      </c>
+      <c r="G842" s="0">
+        <v>142.63</v>
+      </c>
+      <c r="H842" s="0">
+        <v>135.83</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B843" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D843" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E843" s="0">
+        <v>181666.17</v>
+      </c>
+      <c r="F843" s="0">
+        <v>136.28</v>
+      </c>
+      <c r="G843" s="0">
+        <v>143.1</v>
+      </c>
+      <c r="H843" s="0">
+        <v>136.28</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B844" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D844" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E844" s="0">
+        <v>181511.73</v>
+      </c>
+      <c r="F844" s="0">
+        <v>136.16</v>
+      </c>
+      <c r="G844" s="0">
+        <v>142.97</v>
+      </c>
+      <c r="H844" s="0">
+        <v>136.16</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B845" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D845" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E845" s="0">
+        <v>181520.12</v>
+      </c>
+      <c r="F845" s="0">
+        <v>136.17</v>
+      </c>
+      <c r="G845" s="0">
+        <v>142.98</v>
+      </c>
+      <c r="H845" s="0">
+        <v>136.17</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B846" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D846" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E846" s="0">
+        <v>181746.37</v>
+      </c>
+      <c r="F846" s="0">
+        <v>136.34</v>
+      </c>
+      <c r="G846" s="0">
+        <v>143.16</v>
+      </c>
+      <c r="H846" s="0">
+        <v>136.34</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B847" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D847" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E847" s="0">
+        <v>182292.73</v>
+      </c>
+      <c r="F847" s="0">
+        <v>136.75</v>
+      </c>
+      <c r="G847" s="0">
+        <v>143.59</v>
+      </c>
+      <c r="H847" s="0">
+        <v>136.75</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B848" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D848" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E848" s="0">
+        <v>182792.98</v>
+      </c>
+      <c r="F848" s="0">
+        <v>137.12</v>
+      </c>
+      <c r="G848" s="0">
+        <v>143.98</v>
+      </c>
+      <c r="H848" s="0">
+        <v>137.12</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B849" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D849" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E849" s="0">
+        <v>182439.94</v>
+      </c>
+      <c r="F849" s="0">
+        <v>136.86</v>
+      </c>
+      <c r="G849" s="0">
+        <v>143.71</v>
+      </c>
+      <c r="H849" s="0">
+        <v>136.86</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B850" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D850" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E850" s="0">
+        <v>180951.42</v>
+      </c>
+      <c r="F850" s="0">
+        <v>135.74</v>
+      </c>
+      <c r="G850" s="0">
+        <v>142.53</v>
+      </c>
+      <c r="H850" s="0">
+        <v>135.74</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B851" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D851" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E851" s="0">
+        <v>180693.33</v>
+      </c>
+      <c r="F851" s="0">
+        <v>135.55</v>
+      </c>
+      <c r="G851" s="0">
+        <v>142.33</v>
+      </c>
+      <c r="H851" s="0">
+        <v>135.55</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B852" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D852" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E852" s="0">
+        <v>180672.75</v>
+      </c>
+      <c r="F852" s="0">
+        <v>135.53</v>
+      </c>
+      <c r="G852" s="0">
+        <v>142.31</v>
+      </c>
+      <c r="H852" s="0">
+        <v>135.53</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B853" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D853" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E853" s="0">
+        <v>179709.57</v>
+      </c>
+      <c r="F853" s="0">
+        <v>134.81</v>
+      </c>
+      <c r="G853" s="0">
+        <v>141.56</v>
+      </c>
+      <c r="H853" s="0">
+        <v>134.81</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B854" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D854" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E854" s="0">
+        <v>180983.6</v>
+      </c>
+      <c r="F854" s="0">
+        <v>135.77</v>
+      </c>
+      <c r="G854" s="0">
+        <v>142.56</v>
+      </c>
+      <c r="H854" s="0">
+        <v>135.77</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B855" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D855" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E855" s="0">
+        <v>182004.77</v>
+      </c>
+      <c r="F855" s="0">
+        <v>136.53</v>
+      </c>
+      <c r="G855" s="0">
+        <v>143.36</v>
+      </c>
+      <c r="H855" s="0">
+        <v>136.53</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B856" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D856" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E856" s="0">
+        <v>183388.4</v>
+      </c>
+      <c r="F856" s="0">
+        <v>137.57</v>
+      </c>
+      <c r="G856" s="0">
+        <v>144.45</v>
+      </c>
+      <c r="H856" s="0">
+        <v>137.57</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B857" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D857" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E857" s="0">
+        <v>182979.59</v>
+      </c>
+      <c r="F857" s="0">
+        <v>137.26</v>
+      </c>
+      <c r="G857" s="0">
+        <v>144.13</v>
+      </c>
+      <c r="H857" s="0">
+        <v>137.26</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B858" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D858" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E858" s="0">
+        <v>182989.23</v>
+      </c>
+      <c r="F858" s="0">
+        <v>137.27</v>
+      </c>
+      <c r="G858" s="0">
+        <v>144.14</v>
+      </c>
+      <c r="H858" s="0">
+        <v>137.27</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>