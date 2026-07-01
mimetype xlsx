--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1187"/>
+  <dimension ref="A1:H1218"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -30956,29 +30956,835 @@
       <c r="A1187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1187" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1187" s="1">
         <v>46155</v>
       </c>
       <c r="D1187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1187" s="0">
         <v>93519.78</v>
       </c>
       <c r="F1187" s="0">
         <v>92.41</v>
       </c>
       <c r="G1187" s="0">
         <v>92.41</v>
       </c>
       <c r="H1187" s="0">
         <v>92.41</v>
       </c>
     </row>
+    <row r="1188">
+      <c r="A1188" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1188" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1188" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1188" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1188" s="0">
+        <v>93746.46</v>
+      </c>
+      <c r="F1188" s="0">
+        <v>92.63</v>
+      </c>
+      <c r="G1188" s="0">
+        <v>92.63</v>
+      </c>
+      <c r="H1188" s="0">
+        <v>92.63</v>
+      </c>
+    </row>
+    <row r="1189">
+      <c r="A1189" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1189" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1189" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1189" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1189" s="0">
+        <v>93429.4</v>
+      </c>
+      <c r="F1189" s="0">
+        <v>92.32</v>
+      </c>
+      <c r="G1189" s="0">
+        <v>92.32</v>
+      </c>
+      <c r="H1189" s="0">
+        <v>92.32</v>
+      </c>
+    </row>
+    <row r="1190">
+      <c r="A1190" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1190" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1190" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1190" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1190" s="0">
+        <v>93435.22</v>
+      </c>
+      <c r="F1190" s="0">
+        <v>92.32</v>
+      </c>
+      <c r="G1190" s="0">
+        <v>92.32</v>
+      </c>
+      <c r="H1190" s="0">
+        <v>92.32</v>
+      </c>
+    </row>
+    <row r="1191">
+      <c r="A1191" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1191" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1191" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1191" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1191" s="0">
+        <v>93333.04</v>
+      </c>
+      <c r="F1191" s="0">
+        <v>92.22</v>
+      </c>
+      <c r="G1191" s="0">
+        <v>92.22</v>
+      </c>
+      <c r="H1191" s="0">
+        <v>92.22</v>
+      </c>
+    </row>
+    <row r="1192">
+      <c r="A1192" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1192" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1192" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1192" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1192" s="0">
+        <v>93648.93</v>
+      </c>
+      <c r="F1192" s="0">
+        <v>92.53</v>
+      </c>
+      <c r="G1192" s="0">
+        <v>92.53</v>
+      </c>
+      <c r="H1192" s="0">
+        <v>92.53</v>
+      </c>
+    </row>
+    <row r="1193">
+      <c r="A1193" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1193" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1193" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1193" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1193" s="0">
+        <v>93656.49</v>
+      </c>
+      <c r="F1193" s="0">
+        <v>92.54</v>
+      </c>
+      <c r="G1193" s="0">
+        <v>92.54</v>
+      </c>
+      <c r="H1193" s="0">
+        <v>92.54</v>
+      </c>
+    </row>
+    <row r="1194">
+      <c r="A1194" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1194" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1194" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1194" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1194" s="0">
+        <v>94297.77</v>
+      </c>
+      <c r="F1194" s="0">
+        <v>93.17</v>
+      </c>
+      <c r="G1194" s="0">
+        <v>93.17</v>
+      </c>
+      <c r="H1194" s="0">
+        <v>93.17</v>
+      </c>
+    </row>
+    <row r="1195">
+      <c r="A1195" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1195" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1195" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1195" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1195" s="0">
+        <v>94187.11</v>
+      </c>
+      <c r="F1195" s="0">
+        <v>93.07</v>
+      </c>
+      <c r="G1195" s="0">
+        <v>93.07</v>
+      </c>
+      <c r="H1195" s="0">
+        <v>93.07</v>
+      </c>
+    </row>
+    <row r="1196">
+      <c r="A1196" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1196" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1196" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1196" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1196" s="0">
+        <v>94210.71</v>
+      </c>
+      <c r="F1196" s="0">
+        <v>93.09</v>
+      </c>
+      <c r="G1196" s="0">
+        <v>93.09</v>
+      </c>
+      <c r="H1196" s="0">
+        <v>93.09</v>
+      </c>
+    </row>
+    <row r="1197">
+      <c r="A1197" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1197" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1197" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1197" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1197" s="0">
+        <v>94317.58</v>
+      </c>
+      <c r="F1197" s="0">
+        <v>93.19</v>
+      </c>
+      <c r="G1197" s="0">
+        <v>93.19</v>
+      </c>
+      <c r="H1197" s="0">
+        <v>93.19</v>
+      </c>
+    </row>
+    <row r="1198">
+      <c r="A1198" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1198" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1198" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1198" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1198" s="0">
+        <v>94481.48</v>
+      </c>
+      <c r="F1198" s="0">
+        <v>93.36</v>
+      </c>
+      <c r="G1198" s="0">
+        <v>93.36</v>
+      </c>
+      <c r="H1198" s="0">
+        <v>93.36</v>
+      </c>
+    </row>
+    <row r="1199">
+      <c r="A1199" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1199" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1199" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1199" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1199" s="0">
+        <v>94160.68</v>
+      </c>
+      <c r="F1199" s="0">
+        <v>93.04</v>
+      </c>
+      <c r="G1199" s="0">
+        <v>93.04</v>
+      </c>
+      <c r="H1199" s="0">
+        <v>93.04</v>
+      </c>
+    </row>
+    <row r="1200">
+      <c r="A1200" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1200" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1200" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1200" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1200" s="0">
+        <v>94322.72</v>
+      </c>
+      <c r="F1200" s="0">
+        <v>93.2</v>
+      </c>
+      <c r="G1200" s="0">
+        <v>93.2</v>
+      </c>
+      <c r="H1200" s="0">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="1201">
+      <c r="A1201" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1201" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1201" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1201" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1201" s="0">
+        <v>94199.6</v>
+      </c>
+      <c r="F1201" s="0">
+        <v>93.08</v>
+      </c>
+      <c r="G1201" s="0">
+        <v>93.08</v>
+      </c>
+      <c r="H1201" s="0">
+        <v>93.08</v>
+      </c>
+    </row>
+    <row r="1202">
+      <c r="A1202" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1202" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1202" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1202" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1202" s="0">
+        <v>94137.91</v>
+      </c>
+      <c r="F1202" s="0">
+        <v>93.02</v>
+      </c>
+      <c r="G1202" s="0">
+        <v>93.02</v>
+      </c>
+      <c r="H1202" s="0">
+        <v>93.02</v>
+      </c>
+    </row>
+    <row r="1203">
+      <c r="A1203" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1203" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1203" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1203" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1203" s="0">
+        <v>94046.02</v>
+      </c>
+      <c r="F1203" s="0">
+        <v>92.93</v>
+      </c>
+      <c r="G1203" s="0">
+        <v>92.93</v>
+      </c>
+      <c r="H1203" s="0">
+        <v>92.93</v>
+      </c>
+    </row>
+    <row r="1204">
+      <c r="A1204" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1204" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1204" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1204" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1204" s="0">
+        <v>94109.68</v>
+      </c>
+      <c r="F1204" s="0">
+        <v>92.99</v>
+      </c>
+      <c r="G1204" s="0">
+        <v>92.99</v>
+      </c>
+      <c r="H1204" s="0">
+        <v>92.99</v>
+      </c>
+    </row>
+    <row r="1205">
+      <c r="A1205" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1205" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1205" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1205" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1205" s="0">
+        <v>94027.77</v>
+      </c>
+      <c r="F1205" s="0">
+        <v>92.91</v>
+      </c>
+      <c r="G1205" s="0">
+        <v>92.91</v>
+      </c>
+      <c r="H1205" s="0">
+        <v>92.91</v>
+      </c>
+    </row>
+    <row r="1206">
+      <c r="A1206" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1206" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1206" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1206" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1206" s="0">
+        <v>94194.74</v>
+      </c>
+      <c r="F1206" s="0">
+        <v>93.07</v>
+      </c>
+      <c r="G1206" s="0">
+        <v>93.07</v>
+      </c>
+      <c r="H1206" s="0">
+        <v>93.07</v>
+      </c>
+    </row>
+    <row r="1207">
+      <c r="A1207" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1207" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1207" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1207" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1207" s="0">
+        <v>94382.55</v>
+      </c>
+      <c r="F1207" s="0">
+        <v>93.26</v>
+      </c>
+      <c r="G1207" s="0">
+        <v>93.26</v>
+      </c>
+      <c r="H1207" s="0">
+        <v>93.26</v>
+      </c>
+    </row>
+    <row r="1208">
+      <c r="A1208" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1208" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1208" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1208" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1208" s="0">
+        <v>94626.85</v>
+      </c>
+      <c r="F1208" s="0">
+        <v>93.5</v>
+      </c>
+      <c r="G1208" s="0">
+        <v>93.5</v>
+      </c>
+      <c r="H1208" s="0">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="1209">
+      <c r="A1209" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1209" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1209" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1209" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1209" s="0">
+        <v>94663.1</v>
+      </c>
+      <c r="F1209" s="0">
+        <v>93.54</v>
+      </c>
+      <c r="G1209" s="0">
+        <v>93.54</v>
+      </c>
+      <c r="H1209" s="0">
+        <v>93.54</v>
+      </c>
+    </row>
+    <row r="1210">
+      <c r="A1210" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1210" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1210" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1210" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1210" s="0">
+        <v>94661.75</v>
+      </c>
+      <c r="F1210" s="0">
+        <v>93.53</v>
+      </c>
+      <c r="G1210" s="0">
+        <v>93.53</v>
+      </c>
+      <c r="H1210" s="0">
+        <v>93.53</v>
+      </c>
+    </row>
+    <row r="1211">
+      <c r="A1211" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1211" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1211" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1211" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1211" s="0">
+        <v>94660.52</v>
+      </c>
+      <c r="F1211" s="0">
+        <v>93.53</v>
+      </c>
+      <c r="G1211" s="0">
+        <v>93.53</v>
+      </c>
+      <c r="H1211" s="0">
+        <v>93.53</v>
+      </c>
+    </row>
+    <row r="1212">
+      <c r="A1212" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1212" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1212" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1212" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1212" s="0">
+        <v>94444.6</v>
+      </c>
+      <c r="F1212" s="0">
+        <v>93.32</v>
+      </c>
+      <c r="G1212" s="0">
+        <v>93.32</v>
+      </c>
+      <c r="H1212" s="0">
+        <v>93.32</v>
+      </c>
+    </row>
+    <row r="1213">
+      <c r="A1213" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1213" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1213" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D1213" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1213" s="0">
+        <v>94621.21</v>
+      </c>
+      <c r="F1213" s="0">
+        <v>93.49</v>
+      </c>
+      <c r="G1213" s="0">
+        <v>93.49</v>
+      </c>
+      <c r="H1213" s="0">
+        <v>93.49</v>
+      </c>
+    </row>
+    <row r="1214">
+      <c r="A1214" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1214" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1214" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D1214" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1214" s="0">
+        <v>94749.82</v>
+      </c>
+      <c r="F1214" s="0">
+        <v>93.62</v>
+      </c>
+      <c r="G1214" s="0">
+        <v>93.62</v>
+      </c>
+      <c r="H1214" s="0">
+        <v>93.62</v>
+      </c>
+    </row>
+    <row r="1215">
+      <c r="A1215" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1215" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1215" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D1215" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1215" s="0">
+        <v>94899.7</v>
+      </c>
+      <c r="F1215" s="0">
+        <v>93.77</v>
+      </c>
+      <c r="G1215" s="0">
+        <v>93.77</v>
+      </c>
+      <c r="H1215" s="0">
+        <v>93.77</v>
+      </c>
+    </row>
+    <row r="1216">
+      <c r="A1216" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1216" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1216" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D1216" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1216" s="0">
+        <v>94928.54</v>
+      </c>
+      <c r="F1216" s="0">
+        <v>93.8</v>
+      </c>
+      <c r="G1216" s="0">
+        <v>93.8</v>
+      </c>
+      <c r="H1216" s="0">
+        <v>93.8</v>
+      </c>
+    </row>
+    <row r="1217">
+      <c r="A1217" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1217" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1217" s="1">
+        <v>46202</v>
+      </c>
+      <c r="D1217" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1217" s="0">
+        <v>94997.89</v>
+      </c>
+      <c r="F1217" s="0">
+        <v>93.87</v>
+      </c>
+      <c r="G1217" s="0">
+        <v>93.87</v>
+      </c>
+      <c r="H1217" s="0">
+        <v>93.87</v>
+      </c>
+    </row>
+    <row r="1218">
+      <c r="A1218" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1218" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1218" s="1">
+        <v>46203</v>
+      </c>
+      <c r="D1218" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1218" s="0">
+        <v>94946.81</v>
+      </c>
+      <c r="F1218" s="0">
+        <v>93.82</v>
+      </c>
+      <c r="G1218" s="0">
+        <v>93.82</v>
+      </c>
+      <c r="H1218" s="0">
+        <v>93.82</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>