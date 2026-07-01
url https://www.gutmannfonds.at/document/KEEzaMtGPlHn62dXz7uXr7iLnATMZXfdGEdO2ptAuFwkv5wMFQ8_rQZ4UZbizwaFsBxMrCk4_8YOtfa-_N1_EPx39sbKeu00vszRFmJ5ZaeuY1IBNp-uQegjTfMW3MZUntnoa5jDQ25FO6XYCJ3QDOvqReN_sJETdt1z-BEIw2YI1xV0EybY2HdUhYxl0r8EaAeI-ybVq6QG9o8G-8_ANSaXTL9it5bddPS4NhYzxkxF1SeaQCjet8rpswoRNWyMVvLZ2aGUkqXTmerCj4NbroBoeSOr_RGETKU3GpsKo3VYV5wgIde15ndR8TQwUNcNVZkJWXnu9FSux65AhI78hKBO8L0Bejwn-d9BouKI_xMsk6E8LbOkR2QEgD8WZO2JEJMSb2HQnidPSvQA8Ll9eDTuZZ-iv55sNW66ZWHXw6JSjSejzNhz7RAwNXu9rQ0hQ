--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -88,51 +88,51 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:H1379"/>
+  <dimension ref="A1:H1411"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
@@ -35948,29 +35948,861 @@
       <c r="A1379" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1379" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C1379" s="1">
         <v>46155</v>
       </c>
       <c r="D1379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E1379" s="0">
         <v>1694329.34</v>
       </c>
       <c r="F1379" s="0">
         <v>160.52</v>
       </c>
       <c r="G1379" s="0">
         <v>168.55</v>
       </c>
       <c r="H1379" s="0">
         <v>160.52</v>
       </c>
     </row>
+    <row r="1380">
+      <c r="A1380" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1380" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1380" s="1">
+        <v>46157</v>
+      </c>
+      <c r="D1380" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1380" s="0">
+        <v>1707054.19</v>
+      </c>
+      <c r="F1380" s="0">
+        <v>161.72</v>
+      </c>
+      <c r="G1380" s="0">
+        <v>169.81</v>
+      </c>
+      <c r="H1380" s="0">
+        <v>161.72</v>
+      </c>
+    </row>
+    <row r="1381">
+      <c r="A1381" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1381" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1381" s="1">
+        <v>46160</v>
+      </c>
+      <c r="D1381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1381" s="0">
+        <v>1693179.23</v>
+      </c>
+      <c r="F1381" s="0">
+        <v>160.41</v>
+      </c>
+      <c r="G1381" s="0">
+        <v>168.44</v>
+      </c>
+      <c r="H1381" s="0">
+        <v>160.41</v>
+      </c>
+    </row>
+    <row r="1382">
+      <c r="A1382" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1382" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1382" s="1">
+        <v>46161</v>
+      </c>
+      <c r="D1382" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1382" s="0">
+        <v>1697686.97</v>
+      </c>
+      <c r="F1382" s="0">
+        <v>160.84</v>
+      </c>
+      <c r="G1382" s="0">
+        <v>168.89</v>
+      </c>
+      <c r="H1382" s="0">
+        <v>160.84</v>
+      </c>
+    </row>
+    <row r="1383">
+      <c r="A1383" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1383" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1383" s="1">
+        <v>46162</v>
+      </c>
+      <c r="D1383" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1383" s="0">
+        <v>1692714.53</v>
+      </c>
+      <c r="F1383" s="0">
+        <v>160.36</v>
+      </c>
+      <c r="G1383" s="0">
+        <v>168.38</v>
+      </c>
+      <c r="H1383" s="0">
+        <v>160.36</v>
+      </c>
+    </row>
+    <row r="1384">
+      <c r="A1384" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1384" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1384" s="1">
+        <v>46163</v>
+      </c>
+      <c r="D1384" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1384" s="0">
+        <v>1709476.21</v>
+      </c>
+      <c r="F1384" s="0">
+        <v>161.95</v>
+      </c>
+      <c r="G1384" s="0">
+        <v>170.05</v>
+      </c>
+      <c r="H1384" s="0">
+        <v>161.95</v>
+      </c>
+    </row>
+    <row r="1385">
+      <c r="A1385" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1385" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1385" s="1">
+        <v>46164</v>
+      </c>
+      <c r="D1385" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1385" s="0">
+        <v>1704452.4</v>
+      </c>
+      <c r="F1385" s="0">
+        <v>161.48</v>
+      </c>
+      <c r="G1385" s="0">
+        <v>169.56</v>
+      </c>
+      <c r="H1385" s="0">
+        <v>161.48</v>
+      </c>
+    </row>
+    <row r="1386">
+      <c r="A1386" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1386" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1386" s="1">
+        <v>46168</v>
+      </c>
+      <c r="D1386" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1386" s="0">
+        <v>1729439.66</v>
+      </c>
+      <c r="F1386" s="0">
+        <v>163.84</v>
+      </c>
+      <c r="G1386" s="0">
+        <v>172.04</v>
+      </c>
+      <c r="H1386" s="0">
+        <v>163.84</v>
+      </c>
+    </row>
+    <row r="1387">
+      <c r="A1387" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1387" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1387" s="1">
+        <v>46169</v>
+      </c>
+      <c r="D1387" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1387" s="0">
+        <v>1735655.05</v>
+      </c>
+      <c r="F1387" s="0">
+        <v>164.43</v>
+      </c>
+      <c r="G1387" s="0">
+        <v>172.66</v>
+      </c>
+      <c r="H1387" s="0">
+        <v>164.43</v>
+      </c>
+    </row>
+    <row r="1388">
+      <c r="A1388" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1388" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1388" s="1">
+        <v>46170</v>
+      </c>
+      <c r="D1388" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1388" s="0">
+        <v>1725937.58</v>
+      </c>
+      <c r="F1388" s="0">
+        <v>163.51</v>
+      </c>
+      <c r="G1388" s="0">
+        <v>171.69</v>
+      </c>
+      <c r="H1388" s="0">
+        <v>163.51</v>
+      </c>
+    </row>
+    <row r="1389">
+      <c r="A1389" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1389" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1389" s="1">
+        <v>46171</v>
+      </c>
+      <c r="D1389" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1389" s="0">
+        <v>1720316.69</v>
+      </c>
+      <c r="F1389" s="0">
+        <v>162.98</v>
+      </c>
+      <c r="G1389" s="0">
+        <v>171.13</v>
+      </c>
+      <c r="H1389" s="0">
+        <v>162.98</v>
+      </c>
+    </row>
+    <row r="1390">
+      <c r="A1390" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1390" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1390" s="1">
+        <v>46174</v>
+      </c>
+      <c r="D1390" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1390" s="0">
+        <v>1739463.79</v>
+      </c>
+      <c r="F1390" s="0">
+        <v>164.79</v>
+      </c>
+      <c r="G1390" s="0">
+        <v>173.03</v>
+      </c>
+      <c r="H1390" s="0">
+        <v>164.79</v>
+      </c>
+    </row>
+    <row r="1391">
+      <c r="A1391" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1391" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1391" s="1">
+        <v>46175</v>
+      </c>
+      <c r="D1391" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1391" s="0">
+        <v>1750960.55</v>
+      </c>
+      <c r="F1391" s="0">
+        <v>165.88</v>
+      </c>
+      <c r="G1391" s="0">
+        <v>174.18</v>
+      </c>
+      <c r="H1391" s="0">
+        <v>165.88</v>
+      </c>
+    </row>
+    <row r="1392">
+      <c r="A1392" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1392" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1392" s="1">
+        <v>46176</v>
+      </c>
+      <c r="D1392" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1392" s="0">
+        <v>1772486.54</v>
+      </c>
+      <c r="F1392" s="0">
+        <v>167.92</v>
+      </c>
+      <c r="G1392" s="0">
+        <v>176.32</v>
+      </c>
+      <c r="H1392" s="0">
+        <v>167.92</v>
+      </c>
+    </row>
+    <row r="1393">
+      <c r="A1393" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1393" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1393" s="1">
+        <v>46178</v>
+      </c>
+      <c r="D1393" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1393" s="0">
+        <v>1767485.35</v>
+      </c>
+      <c r="F1393" s="0">
+        <v>167.45</v>
+      </c>
+      <c r="G1393" s="0">
+        <v>175.83</v>
+      </c>
+      <c r="H1393" s="0">
+        <v>167.45</v>
+      </c>
+    </row>
+    <row r="1394">
+      <c r="A1394" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1394" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1394" s="1">
+        <v>46181</v>
+      </c>
+      <c r="D1394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1394" s="0">
+        <v>1722507.84</v>
+      </c>
+      <c r="F1394" s="0">
+        <v>163.19</v>
+      </c>
+      <c r="G1394" s="0">
+        <v>171.35</v>
+      </c>
+      <c r="H1394" s="0">
+        <v>163.19</v>
+      </c>
+    </row>
+    <row r="1395">
+      <c r="A1395" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1395" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1395" s="1">
+        <v>46182</v>
+      </c>
+      <c r="D1395" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1395" s="0">
+        <v>1726221.1</v>
+      </c>
+      <c r="F1395" s="0">
+        <v>163.54</v>
+      </c>
+      <c r="G1395" s="0">
+        <v>171.72</v>
+      </c>
+      <c r="H1395" s="0">
+        <v>163.54</v>
+      </c>
+    </row>
+    <row r="1396">
+      <c r="A1396" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1396" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1396" s="1">
+        <v>46183</v>
+      </c>
+      <c r="D1396" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1396" s="0">
+        <v>1721165.19</v>
+      </c>
+      <c r="F1396" s="0">
+        <v>163.06</v>
+      </c>
+      <c r="G1396" s="0">
+        <v>171.22</v>
+      </c>
+      <c r="H1396" s="0">
+        <v>163.06</v>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="A1397" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1397" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1397" s="1">
+        <v>46184</v>
+      </c>
+      <c r="D1397" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1397" s="0">
+        <v>1689474.43</v>
+      </c>
+      <c r="F1397" s="0">
+        <v>160.06</v>
+      </c>
+      <c r="G1397" s="0">
+        <v>168.07</v>
+      </c>
+      <c r="H1397" s="0">
+        <v>160.06</v>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="A1398" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1398" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1398" s="1">
+        <v>46185</v>
+      </c>
+      <c r="D1398" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1398" s="0">
+        <v>1713220.4</v>
+      </c>
+      <c r="F1398" s="0">
+        <v>162.31</v>
+      </c>
+      <c r="G1398" s="0">
+        <v>170.43</v>
+      </c>
+      <c r="H1398" s="0">
+        <v>162.31</v>
+      </c>
+    </row>
+    <row r="1399">
+      <c r="A1399" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1399" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1399" s="1">
+        <v>46188</v>
+      </c>
+      <c r="D1399" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1399" s="0">
+        <v>1725717.97</v>
+      </c>
+      <c r="F1399" s="0">
+        <v>163.49</v>
+      </c>
+      <c r="G1399" s="0">
+        <v>171.67</v>
+      </c>
+      <c r="H1399" s="0">
+        <v>163.49</v>
+      </c>
+    </row>
+    <row r="1400">
+      <c r="A1400" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1400" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1400" s="1">
+        <v>46189</v>
+      </c>
+      <c r="D1400" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1400" s="0">
+        <v>1748424.82</v>
+      </c>
+      <c r="F1400" s="0">
+        <v>165.64</v>
+      </c>
+      <c r="G1400" s="0">
+        <v>173.93</v>
+      </c>
+      <c r="H1400" s="0">
+        <v>165.64</v>
+      </c>
+    </row>
+    <row r="1401">
+      <c r="A1401" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1401" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1401" s="1">
+        <v>46190</v>
+      </c>
+      <c r="D1401" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1401" s="0">
+        <v>1741047.1</v>
+      </c>
+      <c r="F1401" s="0">
+        <v>164.94</v>
+      </c>
+      <c r="G1401" s="0">
+        <v>173.19</v>
+      </c>
+      <c r="H1401" s="0">
+        <v>164.94</v>
+      </c>
+    </row>
+    <row r="1402">
+      <c r="A1402" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1402" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1402" s="1">
+        <v>46191</v>
+      </c>
+      <c r="D1402" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1402" s="0">
+        <v>1727617.07</v>
+      </c>
+      <c r="F1402" s="0">
+        <v>163.67</v>
+      </c>
+      <c r="G1402" s="0">
+        <v>171.86</v>
+      </c>
+      <c r="H1402" s="0">
+        <v>163.67</v>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="A1403" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1403" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1403" s="1">
+        <v>46192</v>
+      </c>
+      <c r="D1403" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1403" s="0">
+        <v>1738778.67</v>
+      </c>
+      <c r="F1403" s="0">
+        <v>164.73</v>
+      </c>
+      <c r="G1403" s="0">
+        <v>172.97</v>
+      </c>
+      <c r="H1403" s="0">
+        <v>164.73</v>
+      </c>
+    </row>
+    <row r="1404">
+      <c r="A1404" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1404" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1404" s="1">
+        <v>46195</v>
+      </c>
+      <c r="D1404" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1404" s="0">
+        <v>1734729.75</v>
+      </c>
+      <c r="F1404" s="0">
+        <v>164.34</v>
+      </c>
+      <c r="G1404" s="0">
+        <v>172.56</v>
+      </c>
+      <c r="H1404" s="0">
+        <v>164.34</v>
+      </c>
+    </row>
+    <row r="1405">
+      <c r="A1405" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1405" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1405" s="1">
+        <v>46196</v>
+      </c>
+      <c r="D1405" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1405" s="0">
+        <v>1735735.64</v>
+      </c>
+      <c r="F1405" s="0">
+        <v>164.44</v>
+      </c>
+      <c r="G1405" s="0">
+        <v>172.67</v>
+      </c>
+      <c r="H1405" s="0">
+        <v>164.44</v>
+      </c>
+    </row>
+    <row r="1406">
+      <c r="A1406" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1406" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1406" s="1">
+        <v>46197</v>
+      </c>
+      <c r="D1406" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1406" s="0">
+        <v>1713638.29</v>
+      </c>
+      <c r="F1406" s="0">
+        <v>162.35</v>
+      </c>
+      <c r="G1406" s="0">
+        <v>170.47</v>
+      </c>
+      <c r="H1406" s="0">
+        <v>162.35</v>
+      </c>
+    </row>
+    <row r="1407">
+      <c r="A1407" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1407" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1407" s="1">
+        <v>46198</v>
+      </c>
+      <c r="D1407" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1407" s="0">
+        <v>1717396.05</v>
+      </c>
+      <c r="F1407" s="0">
+        <v>162.7</v>
+      </c>
+      <c r="G1407" s="0">
+        <v>170.84</v>
+      </c>
+      <c r="H1407" s="0">
+        <v>162.7</v>
+      </c>
+    </row>
+    <row r="1408">
+      <c r="A1408" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1408" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1408" s="1">
+        <v>46199</v>
+      </c>
+      <c r="D1408" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1408" s="0">
+        <v>1721014.14</v>
+      </c>
+      <c r="F1408" s="0">
+        <v>163.05</v>
+      </c>
+      <c r="G1408" s="0">
+        <v>171.21</v>
+      </c>
+      <c r="H1408" s="0">
+        <v>163.05</v>
+      </c>
+    </row>
+    <row r="1409">
+      <c r="A1409" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1409" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1409" s="1">
+        <v>46202</v>
+      </c>
+      <c r="D1409" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1409" s="0">
+        <v>1716738.57</v>
+      </c>
+      <c r="F1409" s="0">
+        <v>162.64</v>
+      </c>
+      <c r="G1409" s="0">
+        <v>170.78</v>
+      </c>
+      <c r="H1409" s="0">
+        <v>162.64</v>
+      </c>
+    </row>
+    <row r="1410">
+      <c r="A1410" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1410" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1410" s="1">
+        <v>46203</v>
+      </c>
+      <c r="D1410" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1410" s="0">
+        <v>1725230.37</v>
+      </c>
+      <c r="F1410" s="0">
+        <v>163.44</v>
+      </c>
+      <c r="G1410" s="0">
+        <v>171.62</v>
+      </c>
+      <c r="H1410" s="0">
+        <v>163.44</v>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="A1411" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1411" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1411" s="1">
+        <v>46204</v>
+      </c>
+      <c r="D1411" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1411" s="0">
+        <v>1729235.75</v>
+      </c>
+      <c r="F1411" s="0">
+        <v>163.82</v>
+      </c>
+      <c r="G1411" s="0">
+        <v>172.02</v>
+      </c>
+      <c r="H1411" s="0">
+        <v>163.82</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>